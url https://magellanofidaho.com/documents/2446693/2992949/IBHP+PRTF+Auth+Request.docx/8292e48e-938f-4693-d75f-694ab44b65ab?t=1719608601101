--- v0 (2025-11-06)
+++ v1 (2026-05-07)
@@ -1,9552 +1,8691 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DD3E3C3" w14:textId="3584FD53" w:rsidR="00AB4D60" w:rsidRDefault="00AB4D60" w:rsidP="1EF0FE89">
+    <w:p w14:paraId="2E4106AE" w14:textId="5DFC6F5B" w:rsidR="00E7528B" w:rsidRDefault="00661794" w:rsidP="00E7528B">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="43"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00736C20" wp14:editId="49C60564">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-123825</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>53975</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1562100" cy="581101"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="328743955" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="328743955" name="Picture 328743955"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1562100" cy="581101"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FB5A5A" w14:textId="77777777" w:rsidR="00661794" w:rsidRDefault="00661794" w:rsidP="00E7528B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="43"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1526E8B2" w14:textId="3FA7E082" w:rsidR="00B93DC7" w:rsidRDefault="00523332" w:rsidP="00E7528B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="43"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Residential</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9">
+        <w:t xml:space="preserve"> Authorization</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9">
+        <w:rPr>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9">
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9">
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32483489" w14:textId="4C0544C8" w:rsidR="00661794" w:rsidRDefault="001F59A9" w:rsidP="00661794">
+      <w:pPr>
+        <w:spacing w:before="252" w:after="38" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="43" w:right="324"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please ensure this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>form is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fully completed before submission. Incomplete forms will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accepted. Submit the completed form through Magellan's authorization system in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Availity Essentials (Magellan</w:t>
+      </w:r>
+      <w:r w:rsidR="0010489D" w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Healthcare Idaho Payer Space&gt; Authorizations tile)</w:t>
+      </w:r>
+      <w:r w:rsidR="0030528B" w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fax it to 1-888-656-2586</w:t>
+      </w:r>
+      <w:r w:rsidR="0030528B" w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8052C" w:rsidRPr="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">securely email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00190155" w:rsidRPr="0070477D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ibhpclinical@magellanhealth.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00661794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...19 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512F514A" w14:textId="2B5ACCB9" w:rsidR="00471B0D" w:rsidRDefault="00471B0D" w:rsidP="1EF0FE89">
+    <w:p w14:paraId="72741A40" w14:textId="19DB944F" w:rsidR="00190155" w:rsidRPr="00190155" w:rsidRDefault="00190155" w:rsidP="00190155">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="252" w:after="38" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="43" w:right="324"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00190155">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Or submit via secure or encrypted email to IBHPClinical@</w:t>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Fields marked with an asterisk (</w:t>
       </w:r>
-      <w:r w:rsidR="00A21303">
-        <w:rPr>
+      <w:r w:rsidRPr="00190155">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>M</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00190155">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>agellan</w:t>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) are required</w:t>
       </w:r>
-      <w:r w:rsidR="00A21303">
-[...28 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="181" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10790"/>
+        <w:gridCol w:w="2334"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="182"/>
+        <w:gridCol w:w="625"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="274"/>
+        <w:gridCol w:w="626"/>
+        <w:gridCol w:w="1368"/>
+        <w:gridCol w:w="342"/>
+        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="267"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="2167"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB4D60" w14:paraId="72A2568B" w14:textId="77777777" w:rsidTr="1EF0FE89">
+      <w:tr w:rsidR="00290091" w:rsidRPr="00661794" w14:paraId="1526E8B6" w14:textId="77777777" w:rsidTr="00EC06D5">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcW w:w="5214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6279B85B" w14:textId="137EB159" w:rsidR="00AB4D60" w:rsidRDefault="00AB4D60" w:rsidP="0016025C">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+          <w:p w14:paraId="53C97E77" w14:textId="6C3674BF" w:rsidR="00E81189" w:rsidRPr="00661794" w:rsidRDefault="00290091" w:rsidP="00EC06D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="31" w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="1544"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Member Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8B5" w14:textId="0852FCE2" w:rsidR="00E81189" w:rsidRPr="00661794" w:rsidRDefault="00A54B33" w:rsidP="00315374">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="31" w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Custodian</w:t>
+            </w:r>
+            <w:r w:rsidR="00290091" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="004665BF" w:rsidRPr="00661794" w14:paraId="1526E8B9" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8B7" w14:textId="7A71FF4B" w:rsidR="004665BF" w:rsidRPr="00661794" w:rsidRDefault="00190155">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="004665BF" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Member </w:t>
+            </w:r>
+            <w:r w:rsidR="004665BF" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="849373293"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00661794" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8B8" w14:textId="323DA48F" w:rsidR="004665BF" w:rsidRPr="00661794" w:rsidRDefault="004665BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Custodian (biological parents, adoptive parents, IDHW, other agency</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96236" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1289936286"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004665BF" w:rsidRPr="00661794" w14:paraId="1526E8BD" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BA" w14:textId="7ECC65FA" w:rsidR="004665BF" w:rsidRPr="00661794" w:rsidRDefault="00190155">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="004665BF" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Member </w:t>
+            </w:r>
+            <w:r w:rsidR="004665BF" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ID:</w:t>
+            </w:r>
+            <w:r w:rsidR="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1831178151"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00661794" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BC" w14:textId="0ED211A4" w:rsidR="004665BF" w:rsidRPr="00661794" w:rsidRDefault="004665BF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00661794" w14:paraId="1526E8C0" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BE" w14:textId="02711E10" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="00190155">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Of</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Birth:</w:t>
+            </w:r>
+            <w:r w:rsidR="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1414469459"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00661794" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BF" w14:textId="6A1DFEAD" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="00F96236">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Custodian Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-4"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-585461192"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006139B1" w:rsidRPr="00661794" w14:paraId="1526E8C3" w14:textId="77777777" w:rsidTr="002411F6">
+        <w:trPr>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2607" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63059811" w14:textId="4C60F04B" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1" w:rsidP="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-565487874"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2607" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C1" w14:textId="1942CCDD" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1" w:rsidP="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1001772704"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C2" w14:textId="08DD595D" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Custodian Phone</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-4"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1518067097"/>
+                <w:placeholder>
+                  <w:docPart w:val="4A2268DD27C841308AB45124D17EFA39"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006139B1" w:rsidRPr="00661794" w14:paraId="1526E8C8" w14:textId="77777777" w:rsidTr="00CF6FD5">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C6" w14:textId="0EC614E5" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1" w:rsidP="00661794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1064760834"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C7" w14:textId="18D0A71F" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="11"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Custodian</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1773618573"/>
+                <w:placeholder>
+                  <w:docPart w:val="0D863C9049EE4B31AB0199E01E419839"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006139B1" w:rsidRPr="00661794" w14:paraId="1526E8CE" w14:textId="77777777" w:rsidTr="006139B1">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2334" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5500BCF4" w14:textId="0BC0E40A" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1" w:rsidP="00661794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1383137412"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185DAE77" w14:textId="4A4A3E05" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1" w:rsidP="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1715775756"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CA" w14:textId="44E6EC1D" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1" w:rsidP="00661794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP Code: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2027860915"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2358" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CB" w14:textId="7C67BCBA" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>City:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-998032372"/>
+                <w:placeholder>
+                  <w:docPart w:val="54F7BBB6D8AA47968204748E830BE645"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CC" w14:textId="0767FBD9" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="38"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1904979330"/>
+                <w:placeholder>
+                  <w:docPart w:val="54F7BBB6D8AA47968204748E830BE645"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CD" w14:textId="5C1F34DF" w:rsidR="006139B1" w:rsidRPr="00661794" w:rsidRDefault="006139B1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Code:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1428110549"/>
+                <w:placeholder>
+                  <w:docPart w:val="54F7BBB6D8AA47968204748E830BE645"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00661794" w14:paraId="1526E8D6" w14:textId="77777777" w:rsidTr="00EC06D5">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D5" w14:textId="78D6E045" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00EC06D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requester </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00661794" w14:paraId="1526E8D9" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7572" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D7" w14:textId="558E3336" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="00190155">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="42"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Submitted</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:w w:val="105"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1902503277"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3589" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D8" w14:textId="2135B086" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="001F59A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="115"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:spacing w:val="-2"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-295992481"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00661794" w14:paraId="1526E8DC" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7572" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DA" w14:textId="4B4F7D07" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="00190155">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="73"/>
+              <w:ind w:left="19"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Requestor's</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-2"/>
+                  <w:w w:val="105"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="881985153"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3589" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DB" w14:textId="563F2C97" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="001F59A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="69"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Phone#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="3D3D3D"/>
+                  <w:spacing w:val="-2"/>
+                  <w:w w:val="105"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1562050375"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661794" w:rsidRPr="00661794" w14:paraId="161660A7" w14:textId="77777777" w:rsidTr="00EC06D5">
+        <w:trPr>
+          <w:trHeight w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CB0F49" w14:textId="437C4A49" w:rsidR="00661794" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="00EC06D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="86"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00661794" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>Level of Care Requested</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00006501" w:rsidRPr="00661794" w14:paraId="47F608F9" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="326BB3E5" w14:textId="5C2BAAD1" w:rsidR="00006501" w:rsidRPr="00661794" w:rsidRDefault="00006501" w:rsidP="00541BB1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Psychiatric Residential Treatment Facilit</w:t>
+            </w:r>
+            <w:r w:rsidR="00541BB1" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Initial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1452589784"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concurrent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1157221788"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="077C55D9" w14:textId="276F0F68" w:rsidR="00006501" w:rsidRPr="00661794" w:rsidRDefault="00006501">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Treatment Center</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Initial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-991253328"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concurrent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="874506734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541BB1" w:rsidRPr="00661794" w14:paraId="6361CCAC" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="024670CB" w14:textId="65A5EBA4" w:rsidR="00541BB1" w:rsidRPr="00661794" w:rsidRDefault="00541BB1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Requested Admission Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="339289570"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1C75" w:rsidRPr="00661794" w14:paraId="062018EF" w14:textId="77777777" w:rsidTr="006139B1">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7634E1B7" w14:textId="294DE0B9" w:rsidR="00AB1C75" w:rsidRPr="00661794" w:rsidRDefault="00AB1C75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dates of Service Requested</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA90BE2" w14:textId="4CC39F03" w:rsidR="00AB1C75" w:rsidRPr="00661794" w:rsidRDefault="00AB1C75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>From Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1187247701"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DE0D7A" w14:textId="092521F7" w:rsidR="00AB1C75" w:rsidRPr="00661794" w:rsidRDefault="00AB1C75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>To Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1250228902"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79211B45" w14:textId="6FAA5AB6" w:rsidR="00AB1C75" w:rsidRPr="00661794" w:rsidRDefault="00AB1C75">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="62"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Total # Days:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="909126593"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD7ED4" w:rsidRPr="00661794" w14:paraId="389C1A11" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388099E1" w14:textId="2568ED5D" w:rsidR="00F91BA1" w:rsidRPr="00661794" w:rsidRDefault="00CD7ED4" w:rsidP="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Admitting Facility Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190155" w:rsidRPr="00661794" w14:paraId="0ABB7822" w14:textId="77777777" w:rsidTr="00190155">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5214" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3056AE31" w14:textId="3F2402E2" w:rsidR="00190155" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="008C6122">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Admitting Facility Name:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="141099095"/>
+                <w:placeholder>
+                  <w:docPart w:val="D75F6D339BD043358E8EC8A6B4E1B1D2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C393F2" w14:textId="5240EBD4" w:rsidR="00190155" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="008C6122">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Facility TIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1767272230"/>
+                <w:placeholder>
+                  <w:docPart w:val="D75F6D339BD043358E8EC8A6B4E1B1D2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E96B04" w14:textId="6F999FE3" w:rsidR="00190155" w:rsidRPr="00190155" w:rsidRDefault="00190155" w:rsidP="008C6122">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190155">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facility MIS/NPI: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1814905468"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00190155">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C57D53" w:rsidRPr="00661794" w14:paraId="36F6E3D8" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="398824C1" w14:textId="0DB782E5" w:rsidR="00C57D53" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="008C6122">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007F00F8" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Admitting Facility Address</w:t>
+            </w:r>
+            <w:r w:rsidR="001D76D8" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1964924957"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C57D53" w:rsidRPr="00661794" w14:paraId="5B5BCCE6" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEAB3B" w14:textId="348010AE" w:rsidR="00C57D53" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="008C6122">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001D76D8" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Admitting Facility Phone Number:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="140310127"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376644" w:rsidRPr="00661794" w14:paraId="08A134E2" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="142C756B" w14:textId="74334817" w:rsidR="00376644" w:rsidRPr="00661794" w:rsidRDefault="00190155" w:rsidP="008C6122">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00376644" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attending Physician Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1716812693"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006373D0" w:rsidRPr="00661794" w14:paraId="624359CD" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236E8725" w14:textId="77777777" w:rsidR="006373D0" w:rsidRPr="00661794" w:rsidRDefault="006373D0" w:rsidP="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Clinical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006373D0" w:rsidRPr="00661794" w14:paraId="1D595FCE" w14:textId="77777777" w:rsidTr="00774FC9">
+        <w:trPr>
+          <w:trHeight w:val="861"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E0C635" w14:textId="7B957A9C" w:rsidR="006373D0" w:rsidRPr="00774FC9" w:rsidRDefault="00190155" w:rsidP="00190155">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="95"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Diagnoses</w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-9"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(psychiatric,</w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="12"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>chemical</w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dependency,</w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="9"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>medical):</w:t>
+            </w:r>
+            <w:r w:rsidR="006373D0" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-9"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-9"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1435038823"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7F20B02C" w14:textId="148EF3E3" w:rsidR="006373D0" w:rsidRPr="00661794" w:rsidRDefault="006373D0" w:rsidP="00D04923">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="174"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24138EC8" w14:textId="0EF0CA54" w:rsidR="006373D0" w:rsidRPr="00661794" w:rsidRDefault="006373D0" w:rsidP="00D04923">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6567"/>
+              </w:tabs>
+              <w:spacing w:before="71"/>
+              <w:ind w:left="117"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ICD-10 Code(s):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:spacing w:val="-10"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2119639322"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00661794" w14:paraId="1526E8EF" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8EE" w14:textId="54DC6768" w:rsidR="00B93DC7" w:rsidRPr="00661794" w:rsidRDefault="001F59A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r w:rsidR="006139B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> medication(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>specify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ALL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>medication(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="12"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>type,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dose</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and/or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>frequency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:i/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1877157527"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780FB3" w:rsidRPr="00661794" w14:paraId="2CCF2E04" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="1194"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="2233102F" w14:textId="77777777" w:rsidR="00780FB3" w:rsidRPr="00661794" w:rsidRDefault="00780FB3" w:rsidP="00780FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reason for Residential Treatment Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>check all that apply and that are current or within the last 30 days</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C00A93A" w14:textId="64F0D10B" w:rsidR="00780FB3" w:rsidRPr="00661794" w:rsidRDefault="00593F18" w:rsidP="00780FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1242402432"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Self-harming behaviors</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1078092817"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Suicidal behaviors</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="333275625"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Physical aggression</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6068DADA" w14:textId="77777777" w:rsidR="00780FB3" w:rsidRPr="00661794" w:rsidRDefault="00593F18" w:rsidP="00780FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2106181274"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Substance use</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1455012308"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Psychosis</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2050057998"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Runaway</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1094856C" w14:textId="2E59D85A" w:rsidR="00780FB3" w:rsidRPr="00661794" w:rsidRDefault="00593F18" w:rsidP="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1341502488"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Danger to others</w:t>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1872447391"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00780FB3" w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-118535142"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009231F6" w:rsidRPr="00661794" w14:paraId="5ADD3E48" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="1788"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="622A8A6F" w14:textId="56E3ED25" w:rsidR="00557614" w:rsidRPr="00661794" w:rsidRDefault="00557614" w:rsidP="00557614">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Describe problematic behaviors that warrant this level of care, occurring within the last 30 days. Provide detailed information to include duration, frequency, intensity, impact, and setting in which the behaviors occur. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1866704684"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2365C793" w14:textId="77777777" w:rsidR="009231F6" w:rsidRPr="00661794" w:rsidRDefault="009231F6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07FCC63D" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B9F67B6" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00661794">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5472379B" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA1061B" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06894308" w14:textId="0DA3DB8E" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF444C" w:rsidRPr="00661794" w14:paraId="224ECE25" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="2148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="0773E7FA" w14:textId="4950E768" w:rsidR="00955151" w:rsidRPr="00661794" w:rsidRDefault="00955151" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe the individual’s current functioning over the last 7-14 days, including current medications or recent changes to medications, as well as the individual’s ability to care for self and complete activities of daily living.</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1166940086"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="27E19E22" w14:textId="77777777" w:rsidR="00AF444C" w:rsidRPr="00661794" w:rsidRDefault="00AF444C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E13C430" w14:textId="04766F0A" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DA1A84D" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04281956" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4591590A" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6705B69E" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="496419A4" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7592F85C" w14:textId="44FF0BC9" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F21811" w:rsidRPr="00661794" w14:paraId="0121EDC1" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="2148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE0BA69" w14:textId="18E778F7" w:rsidR="00F21811" w:rsidRPr="00661794" w:rsidRDefault="00F21811" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe any legal history or court involvement (court ordered treatment, probation). Detail the criminal charge(s), when and where they occurred, along with the disposition. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-468517592"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="331E127A" w14:textId="41BC603E" w:rsidR="00F21811" w:rsidRPr="00661794" w:rsidRDefault="00F21811" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="542162EF" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07917492" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="784CB3F3" w14:textId="5D38727D" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72BB529A" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DB26CEE" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12088EC6" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36A55E5D" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00E7528B" w:rsidP="00955151">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0087479F" w:rsidRPr="00661794" w14:paraId="25AC3F23" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C69E1A" w14:textId="1066FEB6" w:rsidR="0087479F" w:rsidRPr="00661794" w:rsidRDefault="00FD4549" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Proposed Targeted Treatment Goals:</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1298836252"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4549" w:rsidRPr="00661794" w14:paraId="78AB3B4D" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="798"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="03629999" w14:textId="46126A71" w:rsidR="00FD4549" w:rsidRPr="00661794" w:rsidRDefault="00854320" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tentative Discharge Plan (living arrangement, services, and barriers):</w:t>
+            </w:r>
+            <w:r w:rsidR="00774FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2071102109"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00774FC9" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00826DEB" w:rsidRPr="00661794" w14:paraId="44F047DD" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11161" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C091ED3" w14:textId="1B9A8BFA" w:rsidR="00826DEB" w:rsidRPr="00661794" w:rsidRDefault="00643F6A" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Document all known past and current behavioral health services (inpatient, outpatient, in-home, etc.):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007321A7" w:rsidRPr="00661794" w14:paraId="464DD98B" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2789" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACBEF0A" w14:textId="7DC788C3" w:rsidR="007321A7" w:rsidRPr="00661794" w:rsidRDefault="007321A7" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2789" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9E4C3D" w14:textId="23B8A4D6" w:rsidR="007321A7" w:rsidRPr="00661794" w:rsidRDefault="007321A7" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2789" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDFB8CC" w14:textId="3D40F83E" w:rsidR="007321A7" w:rsidRPr="00661794" w:rsidRDefault="00A631F8" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provider</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B783F3" w14:textId="2377F1D0" w:rsidR="007321A7" w:rsidRPr="00661794" w:rsidRDefault="00A631F8" w:rsidP="00F21811">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661794">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Outcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A631F8" w:rsidRPr="00661794" w14:paraId="58B4A58A" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="82270424"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="74FC733C" w14:textId="5562A0AD" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="575785664"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="13DDADB3" w14:textId="3EBCA167" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-419956936"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A5D6AE5" w14:textId="42230902" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-920334094"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CDA95E1" w14:textId="1C078A16" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A631F8" w:rsidRPr="00661794" w14:paraId="69E7AE76" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1653125627"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F4FDD7D" w14:textId="2D9A2506" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1380316566"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="15F0F448" w14:textId="5E5BAE5F" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="571557075"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="57D828E6" w14:textId="4B2284A7" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-568885749"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="1AA5E8FB" w14:textId="5D9A02CF" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A631F8" w:rsidRPr="00661794" w14:paraId="33C200C5" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1576943038"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="1134CA7A" w14:textId="7255AC6B" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1920247150"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="314857F4" w14:textId="780E3270" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1892071792"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="3F62F6DE" w14:textId="37DB982F" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1460791257"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="52A58A93" w14:textId="67F29EF3" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A631F8" w:rsidRPr="00661794" w14:paraId="24FA660B" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-749960231"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="076E099B" w14:textId="43C0D128" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1449893046"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="23734631" w14:textId="2B1D18D3" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-790594370"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="18589933" w14:textId="79999A93" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1597907929"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="19F9F360" w14:textId="4D4EB480" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E7528B" w:rsidRPr="00661794" w14:paraId="284B6382" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1261600780"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="501C6F65" w14:textId="051D1039" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1914270303"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DEA5F30" w14:textId="0417969A" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1434631791"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="5352AB0C" w14:textId="7F2F29AC" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="626211882"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="2578D9E1" w14:textId="2E1DD03F" w:rsidR="00E7528B" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A631F8" w:rsidRPr="00661794" w14:paraId="3E06D1A7" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1938087527"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="35E897EC" w14:textId="419D9E2B" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="494085319"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="3719072F" w14:textId="12C744D9" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-500121326"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="563576BB" w14:textId="1A3A4425" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1617669223"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C18C9E9" w14:textId="3E852B3F" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A631F8" w:rsidRPr="00661794" w14:paraId="71E5F3D9" w14:textId="77777777" w:rsidTr="00661794">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-2017685027"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="46A342BD" w14:textId="1E5EE1C6" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-2096234090"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="004435CA" w14:textId="09E60866" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00774FC9" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="555905062"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2789" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="53D033CA" w14:textId="5BA32842" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="010101"/>
+              <w:position w:val="2"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1905124550"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2794" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+              </w:tcPr>
+              <w:p w14:paraId="755FA911" w14:textId="5DB6513E" w:rsidR="00A631F8" w:rsidRPr="00661794" w:rsidRDefault="00315374" w:rsidP="00F21811">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="41"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="346251FF" w14:textId="77777777" w:rsidR="0084115D" w:rsidRDefault="0084115D" w:rsidP="00C42314">
+    <w:p w14:paraId="1526E8F0" w14:textId="5AB1104F" w:rsidR="00B93DC7" w:rsidRDefault="00B93DC7">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="689DBFFB" w14:textId="1138C429" w:rsidR="00B451E3" w:rsidRPr="00C42314" w:rsidRDefault="00B26B5C" w:rsidP="00C42314">
+    <w:p w14:paraId="3172C2FB" w14:textId="2042AE30" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434D5144" w14:textId="3F412B32" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B388D41" w14:textId="303D7BF0" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0C688B" w14:textId="3D0E2B9B" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C9F447" w14:textId="598D0C6F" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B3E09F" wp14:editId="11827C5D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-9525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>132080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3133725" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3133725" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="385A24A0" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>IBHP Children’s Residential Authorization Request Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="753BD23B" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="75B3E09F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.75pt;margin-top:10.4pt;width:246.75pt;height:110.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiGzh4+QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu3CAQfa/Uf0C8d23vJRdrvVGadKtK&#10;6UVK+gEY4zUqMBTYtbdf3wE7m1X6FtUPaPDAmTlnDuubQStyEM5LMBUtZjklwnBopNlV9OfT9sMV&#10;JT4w0zAFRlT0KDy92bx/t+5tKebQgWqEIwhifNnbinYh2DLLPO+EZn4GVhhMtuA0C7h1u6xxrEd0&#10;rbJ5nl9kPbjGOuDCe/x7PybpJuG3reDhe9t6EYiqKPYW0urSWsc126xZuXPMdpJPbbA3dKGZNFj0&#10;BHXPAiN7J/+B0pI78NCGGQedQdtKLhIHZFPkr9g8dsyKxAXF8fYkk/9/sPzb4dH+cCQMH2HAASYS&#10;3j4A/+WJgbuOmZ24dQ76TrAGCxdRsqy3vpyuRql96SNI3X+FBofM9gES0NA6HVVBngTRcQDHk+hi&#10;CITjz0WxWFzOV5RwzBXLfHkxT2PJWPl83TofPgvQJAYVdTjVBM8ODz7Edlj5fCRWM7CVSqXJKkP6&#10;il6vEP9VRsuAxlNSV/Qqj99ohcjyk2nS5cCkGmMsoMxEOzIdOYehHvBgpF9Dc0QBHIwGwweBQQfu&#10;DyU9mqui/veeOUGJ+mJQxOtiuYxuTJvl6hIZE3eeqc8zzHCEqmigZAzvQnJwZOTtLYq9lUmGl06m&#10;XtE0SZ3J4NGV5/t06uUZbv4CAAD//wMAUEsDBBQABgAIAAAAIQDtQQtJ3AAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEi7bUmrDUFpOk0wJA5c2Mrda0xT0SRVk63dv8ec4Gb7&#10;PT2/r9zOrhcXGmMXvIZspUCQb4LpfKuhPr4uH0DEhN5gHzxpuFKEbXV7U2JhwuQ/6HJIreAQHwvU&#10;YFMaCiljY8lhXIWBPGtfYXSYeB1baUacONz1MlfqXjrsPH+wONCzpeb7cHYaUjK77FrvXXz7nN9f&#10;JquaDdZaL+7m3ROIRHP6M8Nvfa4OFXc6hbM3UfQaltmGnRpyxQSsrx9zZjvxYc2DrEr5n6D6AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGIbOHj5AQAAzgMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO1BC0ncAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;UwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="385A24A0" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>IBHP Children’s Residential Authorization Request Form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="753BD23B" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FAE6F8" w14:textId="77777777" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAC3CC3" w14:textId="77777777" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476D2930" w14:textId="77777777" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1B440B" w14:textId="77777777" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CAD738" w14:textId="77777777" w:rsidR="00190155" w:rsidRDefault="00190155" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224191AA" w14:textId="670E2C6A" w:rsidR="006A7422" w:rsidRPr="00326CB5" w:rsidRDefault="006A7422" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487DDF68" w14:textId="77777777" w:rsidR="006A7422" w:rsidRDefault="006A7422" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643AF89F" w14:textId="77777777" w:rsidR="006A7422" w:rsidRDefault="006A7422" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="270" w:right="285"/>
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fully completed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>order for an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>authorization to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. If any required information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we will be unable to proceed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>member of our clinical team will contact you by phone or email to request that the form be resubmitted with all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>necessary details. The review turnaround time will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>not begin until a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="030303"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fully completed form has been received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326CB5">
+        <w:rPr>
+          <w:color w:val="383838"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1526E8F1" w14:textId="77777777" w:rsidR="00B93DC7" w:rsidRDefault="00B93DC7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B6994E" w14:textId="3D72ACBC" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="0056094E" w:rsidP="006A7422">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="270"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attach the following documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00190155">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if available)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3224058D" w14:textId="5BFCD181" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00DC3FFF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1346132238"/>
+          <w:id w:val="1916893742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0084115D" w:rsidRPr="00E6223C">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0084115D" w:rsidRPr="00C42314">
-[...19 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0084115D" w:rsidRPr="00C42314">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Most recent psychiatric and/or psychosocial assessment</w:t>
       </w:r>
-      <w:r w:rsidR="0084115D">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF5BF41" w14:textId="7F9A27D5" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00DC3FFF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-950015538"/>
+          <w:id w:val="-57950160"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0084115D" w:rsidRPr="00E6223C">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0084115D" w:rsidRPr="00C42314">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE35F2">
-[...5 lines deleted...]
-        <w:t>Residential Treatment Center (RTC)</w:t>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child and Adolescent Needs and Strengths (CANS) assessment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC57986" w14:textId="4C8A3B0B" w:rsidR="0016025C" w:rsidRDefault="0016025C" w:rsidP="00C42314">
+    <w:p w14:paraId="30B6E09A" w14:textId="57F706FF" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00DC3FFF">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4D60">
-[...2507 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="535633114"/>
+          <w:id w:val="883987135"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00985DDC" w:rsidRPr="00AF7D68">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00985DDC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Yes </w:t>
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comprehensive Diagnostic Assessment (CDA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D3526D" w14:textId="3AD43EC7" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00DC3FFF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="535231146"/>
+          <w:id w:val="764189514"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00985DDC" w:rsidRPr="00AF7D68">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00985DDC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> No</w:t>
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Court order for treatment (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0563BB" w14:textId="4B686D9D" w:rsidR="00EE35F2" w:rsidRDefault="00EE35F2" w:rsidP="00C42314">
+    <w:p w14:paraId="292EA9EA" w14:textId="3E55C262" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00190155">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1312207892"/>
+          <w:id w:val="-75759646"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001365FB" w:rsidRPr="00AF7D68">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001365FB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Yes </w:t>
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individualized education plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00130296">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IEP)</w:t>
+      </w:r>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or 504</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E393518" w14:textId="10E104DF" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00DC3FFF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="2139455421"/>
+          <w:id w:val="-1164081499"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001365FB" w:rsidRPr="00AF7D68">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001365FB">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001365FB">
-[...86 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recent progress notes from current service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C4D4F7" w14:textId="68F04335" w:rsidR="00B51888" w:rsidRPr="001365FB" w:rsidRDefault="00B51888" w:rsidP="00C42314">
+    <w:p w14:paraId="73B6D7AC" w14:textId="2384A3B9" w:rsidR="0056094E" w:rsidRPr="0056094E" w:rsidRDefault="00593F18" w:rsidP="00DC3FFF">
       <w:pPr>
-        <w:spacing w:after="120"/>
-[...279 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1242402432"/>
+          <w:id w:val="-1955551424"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001365FB" w:rsidRPr="00AF7D68">
+          <w:r w:rsidR="00912890">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001365FB">
-[...11 lines deleted...]
-      <w:r w:rsidR="000D65F3">
+      <w:r w:rsidR="00912890">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA6FFD">
-[...4828 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Psychological or neuropsychological completed within the last 12 months</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28408781" w14:textId="77777777" w:rsidR="00A32FA6" w:rsidRPr="00A32FA6" w:rsidRDefault="00A32FA6" w:rsidP="00A32FA6">
+    <w:p w14:paraId="5FAEFBBC" w14:textId="77777777" w:rsidR="006A7422" w:rsidRPr="006A7422" w:rsidRDefault="006A7422" w:rsidP="006A7422">
       <w:pPr>
-        <w:ind w:firstLine="720"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78B528BC" w14:textId="3E912DDA" w:rsidR="0084132B" w:rsidRPr="0084132B" w:rsidRDefault="00941AB7" w:rsidP="00A32FA6">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="1526E904" w14:textId="4BA79C24" w:rsidR="00B93DC7" w:rsidRPr="00326CB5" w:rsidRDefault="009B1DA0" w:rsidP="00E7528B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="781DDE40" wp14:editId="4E03DC59">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>76200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7608570</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3133725" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="741301770" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3133725" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="389F6750" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>IBHP Children’s Residential Authorization Request Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="564B2AAC" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="781DDE40" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6pt;margin-top:599.1pt;width:246.75pt;height:110.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTAvPQ/AEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu3CAQfa/Uf0C8d23vJRdrvVGadKtK&#10;6UVK+gEY4zUqMBTYtbdf3wE7m1X6FtUPaGDMmTlnDuubQStyEM5LMBUtZjklwnBopNlV9OfT9sMV&#10;JT4w0zAFRlT0KDy92bx/t+5tKebQgWqEIwhifNnbinYh2DLLPO+EZn4GVhhMtuA0C7h1u6xxrEd0&#10;rbJ5nl9kPbjGOuDCezy9H5N0k/DbVvDwvW29CERVFHsLaXVpreOabdas3DlmO8mnNtgbutBMGix6&#10;grpngZG9k/9AackdeGjDjIPOoG0lF4kDsinyV2weO2ZF4oLieHuSyf8/WP7t8Gh/OBKGjzDgABMJ&#10;bx+A//LEwF3HzE7cOgd9J1iDhYsoWdZbX05Xo9S+9BGk7r9Cg0Nm+wAJaGidjqogT4LoOIDjSXQx&#10;BMLxcFEsFpfzFSUcc8UyX17M01gyVj5ft86HzwI0iUFFHU41wbPDgw+xHVY+/xKrGdhKpdJklSF9&#10;Ra9XiP8qo2VA4ympK3qVx2+0QmT5yTTpcmBSjTEWUGaiHZmOnMNQD0Q2kyZRhRqaI+rgYPQZvgsM&#10;OnB/KOnRYxX1v/fMCUrUF4NaXhfLZTRl2ixXl0icuPNMfZ5hhiNURQMlY3gXkpEjMW9vUfOtTGq8&#10;dDK1jN5JIk0+j+Y836e/Xl7j5i8AAAD//wMAUEsDBBQABgAIAAAAIQBVQWbk3wAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJ2oQW2IU1X8SBy4UMLdjU0cEa+jeNukb89y&#10;gtNqdkez31S7JQzi7KbUR9SQrRQIh220PXYamo+Xuw2IRAatGSI6DReXYFdfX1WmtHHGd3c+UCc4&#10;BFNpNHiisZQytd4Fk1ZxdMi3rzgFQyynTtrJzBweBpkrdS+D6ZE/eDO6R+/a78MpaCCy++zSPIf0&#10;+rm8Pc1etYVptL69WfYPIMgt9GeGX3xGh5qZjvGENomBdc5ViGe23eQg2FGoogBx5NU6265B1pX8&#10;X6L+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJMC89D8AQAA1QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFVBZuTfAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAVgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="389F6750" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>IBHP Children’s Residential Authorization Request Form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="564B2AAC" w14:textId="77777777" w:rsidR="009B1DA0" w:rsidRPr="00802B71" w:rsidRDefault="009B1DA0" w:rsidP="009B1DA0">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If a youth (through the month of their 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32FA6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32FA6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0056094E" w:rsidRPr="0056094E">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> birthday) needs medically necessary services that are not covered under the Idaho</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> birthday) needs medically necessary services that are not covered under the Idaho Behavioral Health Plan (IBHP), see IDAPA 16.03.09.880. Additional services may be approved through the Early Periodic Screening, Diagnostic, and Treatment (EPSDT) benefit, 42 CFR § 440.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32FA6">
-[...345 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Blank_Page"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="0084132B" w:rsidRPr="0084132B" w:rsidSect="00782549">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00B93DC7" w:rsidRPr="00326CB5">
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="200" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB559E7" w14:textId="77777777" w:rsidR="00470F46" w:rsidRDefault="00470F46" w:rsidP="00782549">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21507562" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRDefault="00E7528B" w:rsidP="00E7528B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E771A21" w14:textId="77777777" w:rsidR="00470F46" w:rsidRDefault="00470F46" w:rsidP="00782549">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B371F7A" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRDefault="00E7528B" w:rsidP="00E7528B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D2D336A" w14:textId="77777777" w:rsidR="00470F46" w:rsidRDefault="00470F46" w:rsidP="00782549">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="714EE06F" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRDefault="00E7528B" w:rsidP="00E7528B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="079478B0" w14:textId="77777777" w:rsidR="00470F46" w:rsidRDefault="00470F46" w:rsidP="00782549">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6CA133E8" w14:textId="77777777" w:rsidR="00E7528B" w:rsidRDefault="00E7528B" w:rsidP="00E7528B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5EDF18E7" w14:textId="77777777" w:rsidR="0008414D" w:rsidRDefault="0008414D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="407C9267" w14:textId="73AD0D76" w:rsidR="00E7528B" w:rsidRDefault="00E7528B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...12 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r>
       <w:rPr>
-        <w:b/>
-[...74 lines deleted...]
-        <w:bCs/>
         <w:noProof/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C84B4B" wp14:editId="12FD3A37">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2525CDDA" wp14:editId="55F1D384">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-27305</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>9525</wp:posOffset>
+            <wp:posOffset>-219075</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1571625" cy="421195"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1571625" cy="584645"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="1906405909" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="415872711" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="540615100" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="415872711" name="Picture 415872711"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1571625" cy="421195"/>
+                    <a:ext cx="1571625" cy="584645"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="002A0134">
-[...98 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14F065F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F04438A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="407A3B1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D9EA606"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="974" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1694" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2414" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3134" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3854" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4574" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5294" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6014" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65537E62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E87A53B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -9602,392 +8741,1269 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="914707241">
+  <w:num w:numId="1" w16cid:durableId="1058817943">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="234903446">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1290472286">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0016025C"/>
-[...261 lines deleted...]
-    <w:rsid w:val="7DCF7FE4"/>
+    <w:rsidRoot w:val="00B93DC7"/>
+    <w:rsid w:val="00002248"/>
+    <w:rsid w:val="00002557"/>
+    <w:rsid w:val="00006501"/>
+    <w:rsid w:val="00024380"/>
+    <w:rsid w:val="00097BF4"/>
+    <w:rsid w:val="000B23E7"/>
+    <w:rsid w:val="000E0864"/>
+    <w:rsid w:val="0010489D"/>
+    <w:rsid w:val="00124C02"/>
+    <w:rsid w:val="00130296"/>
+    <w:rsid w:val="00190155"/>
+    <w:rsid w:val="001A0CD9"/>
+    <w:rsid w:val="001C6A7E"/>
+    <w:rsid w:val="001D76D8"/>
+    <w:rsid w:val="001F0C40"/>
+    <w:rsid w:val="001F49A9"/>
+    <w:rsid w:val="001F59A9"/>
+    <w:rsid w:val="00290091"/>
+    <w:rsid w:val="00294269"/>
+    <w:rsid w:val="00295B48"/>
+    <w:rsid w:val="002D2F59"/>
+    <w:rsid w:val="0030528B"/>
+    <w:rsid w:val="00315374"/>
+    <w:rsid w:val="00323B4C"/>
+    <w:rsid w:val="00324ED0"/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rsid w:val="003403AD"/>
+    <w:rsid w:val="00376644"/>
+    <w:rsid w:val="003D4887"/>
+    <w:rsid w:val="003F7842"/>
+    <w:rsid w:val="00420939"/>
+    <w:rsid w:val="004665BF"/>
+    <w:rsid w:val="00491C20"/>
+    <w:rsid w:val="004A3C20"/>
+    <w:rsid w:val="004D7F5F"/>
+    <w:rsid w:val="004F236F"/>
+    <w:rsid w:val="004F2A39"/>
+    <w:rsid w:val="00523332"/>
+    <w:rsid w:val="00541BB1"/>
+    <w:rsid w:val="00557614"/>
+    <w:rsid w:val="0056094E"/>
+    <w:rsid w:val="005708F1"/>
+    <w:rsid w:val="00593F18"/>
+    <w:rsid w:val="005A1761"/>
+    <w:rsid w:val="005B0998"/>
+    <w:rsid w:val="005E77EC"/>
+    <w:rsid w:val="005F0A2F"/>
+    <w:rsid w:val="00610E27"/>
+    <w:rsid w:val="006139B1"/>
+    <w:rsid w:val="006373D0"/>
+    <w:rsid w:val="00637B48"/>
+    <w:rsid w:val="00643F6A"/>
+    <w:rsid w:val="00661794"/>
+    <w:rsid w:val="006A7422"/>
+    <w:rsid w:val="007232A9"/>
+    <w:rsid w:val="007321A7"/>
+    <w:rsid w:val="00774FC9"/>
+    <w:rsid w:val="00780FB3"/>
+    <w:rsid w:val="007C4FD1"/>
+    <w:rsid w:val="007D1C65"/>
+    <w:rsid w:val="007F00F8"/>
+    <w:rsid w:val="00804257"/>
+    <w:rsid w:val="00826DEB"/>
+    <w:rsid w:val="00854320"/>
+    <w:rsid w:val="0087479F"/>
+    <w:rsid w:val="008C2BB5"/>
+    <w:rsid w:val="008C6122"/>
+    <w:rsid w:val="008E02A2"/>
+    <w:rsid w:val="00912890"/>
+    <w:rsid w:val="009231F6"/>
+    <w:rsid w:val="00955151"/>
+    <w:rsid w:val="00973173"/>
+    <w:rsid w:val="00981143"/>
+    <w:rsid w:val="009A6491"/>
+    <w:rsid w:val="009B1DA0"/>
+    <w:rsid w:val="009E6E37"/>
+    <w:rsid w:val="00A138E1"/>
+    <w:rsid w:val="00A54B33"/>
+    <w:rsid w:val="00A631F8"/>
+    <w:rsid w:val="00A96F8E"/>
+    <w:rsid w:val="00AB1C75"/>
+    <w:rsid w:val="00AD75DD"/>
+    <w:rsid w:val="00AE6962"/>
+    <w:rsid w:val="00AF444C"/>
+    <w:rsid w:val="00B271F1"/>
+    <w:rsid w:val="00B32B63"/>
+    <w:rsid w:val="00B93DC7"/>
+    <w:rsid w:val="00BC1651"/>
+    <w:rsid w:val="00BD4733"/>
+    <w:rsid w:val="00BE3371"/>
+    <w:rsid w:val="00BE394C"/>
+    <w:rsid w:val="00C12D68"/>
+    <w:rsid w:val="00C57D53"/>
+    <w:rsid w:val="00C61F53"/>
+    <w:rsid w:val="00C951E9"/>
+    <w:rsid w:val="00CD7ED4"/>
+    <w:rsid w:val="00CF39FD"/>
+    <w:rsid w:val="00D41BAB"/>
+    <w:rsid w:val="00D57278"/>
+    <w:rsid w:val="00D640A3"/>
+    <w:rsid w:val="00D97B6A"/>
+    <w:rsid w:val="00DB2465"/>
+    <w:rsid w:val="00DB4C02"/>
+    <w:rsid w:val="00DC3FFF"/>
+    <w:rsid w:val="00E3436A"/>
+    <w:rsid w:val="00E62E18"/>
+    <w:rsid w:val="00E7528B"/>
+    <w:rsid w:val="00E8052C"/>
+    <w:rsid w:val="00E81189"/>
+    <w:rsid w:val="00EB01A7"/>
+    <w:rsid w:val="00EC02F3"/>
+    <w:rsid w:val="00EC06D5"/>
+    <w:rsid w:val="00EE6A32"/>
+    <w:rsid w:val="00F07282"/>
+    <w:rsid w:val="00F21811"/>
+    <w:rsid w:val="00F907D6"/>
+    <w:rsid w:val="00F91BA1"/>
+    <w:rsid w:val="00F96236"/>
+    <w:rsid w:val="00FA4303"/>
+    <w:rsid w:val="00FD23E0"/>
+    <w:rsid w:val="00FD4549"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5067488C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{BCF29FB7-AB46-4FDA-B5BC-A581D38D9290}"/>
+  <w14:docId w14:val="1526E8B2"/>
+  <w15:docId w15:val="{1F814A9E-CFFF-40F7-A90A-BB1D0F9267C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006373D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="82"/>
+      <w:ind w:left="6285"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="31"/>
+      <w:szCs w:val="31"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="79"/>
+      <w:ind w:right="324"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="25"/>
+      <w:ind w:left="66"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00420939"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E7528B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E7528B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E7528B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E7528B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661794"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00661794"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00661794"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00190155"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00190155"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00190155"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00190155"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00190155"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00130296"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibhpclinical@magellanhealth.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D05ED377-01CA-4394-BB47-B143468EC126}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00426B7F" w:rsidRDefault="00426B7F">
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D75F6D339BD043358E8EC8A6B4E1B1D2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FB45685D-B71D-47B6-8EBF-407ECFE78F7D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A34F6A" w:rsidRDefault="00A34F6A" w:rsidP="00A34F6A">
+          <w:pPr>
+            <w:pStyle w:val="D75F6D339BD043358E8EC8A6B4E1B1D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D863C9049EE4B31AB0199E01E419839"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D7E55115-C2A1-4B9C-A2B0-820361AAFBE4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AC4593" w:rsidRDefault="00AC4593" w:rsidP="00AC4593">
+          <w:pPr>
+            <w:pStyle w:val="0D863C9049EE4B31AB0199E01E419839"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A2268DD27C841308AB45124D17EFA39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C495154B-8768-481B-AA9E-9D024CB3DF92}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AC4593" w:rsidRDefault="00AC4593" w:rsidP="00AC4593">
+          <w:pPr>
+            <w:pStyle w:val="4A2268DD27C841308AB45124D17EFA39"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="54F7BBB6D8AA47968204748E830BE645"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11408BF5-6F6C-4485-AE19-E6DB7D9CC500}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AC4593" w:rsidRDefault="00AC4593" w:rsidP="00AC4593">
+          <w:pPr>
+            <w:pStyle w:val="54F7BBB6D8AA47968204748E830BE645"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00426B7F"/>
+    <w:rsid w:val="003403AD"/>
+    <w:rsid w:val="00426B7F"/>
+    <w:rsid w:val="009E6E37"/>
+    <w:rsid w:val="00A34F6A"/>
+    <w:rsid w:val="00AC4593"/>
+    <w:rsid w:val="00D97B6A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10356,602 +10372,405 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
-[...16 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00536405"/>
+    <w:rsid w:val="00AC4593"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D75F6D339BD043358E8EC8A6B4E1B1D2">
+    <w:name w:val="D75F6D339BD043358E8EC8A6B4E1B1D2"/>
+    <w:rsid w:val="00A34F6A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00782549"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D863C9049EE4B31AB0199E01E419839">
+    <w:name w:val="0D863C9049EE4B31AB0199E01E419839"/>
+    <w:rsid w:val="00AC4593"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A2268DD27C841308AB45124D17EFA39">
+    <w:name w:val="4A2268DD27C841308AB45124D17EFA39"/>
+    <w:rsid w:val="00AC4593"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...110 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54F7BBB6D8AA47968204748E830BE645">
+    <w:name w:val="54F7BBB6D8AA47968204748E830BE645"/>
+    <w:rsid w:val="00AC4593"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="98285f14-ff17-483a-a19b-bd4118a19a87" xmlns:ns3="e450e43b-a323-43f6-83ef-8bd61e731cf4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3721312695883496ee28fd89c028dc9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007A55FA89F41E154E842293A310112412" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2893fdf4f6a61024fadd1eea296538c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="98285f14-ff17-483a-a19b-bd4118a19a87" xmlns:ns3="e450e43b-a323-43f6-83ef-8bd61e731cf4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8844d8fc614c6d23077c3e32f8483358" ns2:_="" ns3:_="">
     <xsd:import namespace="98285f14-ff17-483a-a19b-bd4118a19a87"/>
     <xsd:import namespace="e450e43b-a323-43f6-83ef-8bd61e731cf4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:Comment" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:SenttoJon_x003f_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="98285f14-ff17-483a-a19b-bd4118a19a87" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10965,50 +10784,67 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comment" ma:index="19" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SenttoJon_x003f_" ma:index="21" nillable="true" ma:displayName="Sent to Jon?" ma:default="0" ma:format="Dropdown" ma:internalName="SenttoJon_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e450e43b-a323-43f6-83ef-8bd61e731cf4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{054f772d-2ea0-4ce3-b8a5-b686d6b722fc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e450e43b-a323-43f6-83ef-8bd61e731cf4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -11082,152 +10918,177 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="98285f14-ff17-483a-a19b-bd4118a19a87">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comment xmlns="98285f14-ff17-483a-a19b-bd4118a19a87" xsi:nil="true"/>
+    <SenttoJon_x003f_ xmlns="98285f14-ff17-483a-a19b-bd4118a19a87">false</SenttoJon_x003f_>
+    <TaxCatchAll xmlns="e450e43b-a323-43f6-83ef-8bd61e731cf4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC09D266-BEB0-4A35-9B52-67A4B1739C1A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A755648F-6CAD-4AF6-9B0A-640CD769A6AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="98285f14-ff17-483a-a19b-bd4118a19a87"/>
     <ds:schemaRef ds:uri="e450e43b-a323-43f6-83ef-8bd61e731cf4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13015877-8906-4CCC-B34F-FC9C43435AA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="98285f14-ff17-483a-a19b-bd4118a19a87"/>
+    <ds:schemaRef ds:uri="e450e43b-a323-43f6-83ef-8bd61e731cf4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE1F8BD-0B1C-47D9-A8CC-05940472CFDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>777</Words>
-  <Characters>4434</Characters>
+  <Words>932</Words>
+  <Characters>5313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Prior Authorization Request Form.pdf</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Magellan Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5201</CharactersWithSpaces>
+  <CharactersWithSpaces>6233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Prior Authorization Request Form.pdf</dc:title>
   <dc:subject/>
-  <dc:creator>Whitehead, Shawnnell</dc:creator>
+  <dc:creator>Bly, Jennifer</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-01-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2026-01-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>Microsoft: Print To PDF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SetDate">
-    <vt:lpwstr>2024-02-13T17:37:17Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SetDate">
+    <vt:lpwstr>2026-01-24T00:00:13Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Name">
     <vt:lpwstr>Business Use</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SiteId">
     <vt:lpwstr>a9df4fcb-7f39-49f4-9d70-1ee81b27a772</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ActionId">
-    <vt:lpwstr>6147e97b-927f-47d9-bd87-f5b18bedb90d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ActionId">
+    <vt:lpwstr>083db1ed-6d0e-49ec-ac25-34969821d077</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
     <vt:lpwstr>0x0101007A55FA89F41E154E842293A310112412</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>