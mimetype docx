--- v0 (2025-11-06)
+++ v1 (2026-06-13)
@@ -1,7144 +1,8504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A57EFA3" w14:textId="55766DFE" w:rsidR="00EF574B" w:rsidRPr="004D4101" w:rsidRDefault="00EF574B" w:rsidP="2917910D">
+    <w:p w14:paraId="179986FD" w14:textId="77777777" w:rsidR="0005448A" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1526E8B2" w14:textId="61F4E66D" w:rsidR="00B93DC7" w:rsidRPr="00EA50B9" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E67717E" wp14:editId="60945EC5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-19050</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-311150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1428750" cy="531495"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1852599775" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1852599775" name="Picture 1852599775"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1428750" cy="531495"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="005A1761" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inpatient</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authorization</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1526E8B3" w14:textId="146DA9F7" w:rsidR="00B93DC7" w:rsidRPr="00EA50B9" w:rsidRDefault="00292E6D">
+      <w:pPr>
+        <w:spacing w:before="252" w:after="38" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="43" w:right="324"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1788C31A" wp14:editId="512758F3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>45085</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8961120</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3133725" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3133725" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2219D4AF" w14:textId="66BA05FF" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">IBHP </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Inpatient</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Authorization Request Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5400F818" w14:textId="77777777" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1788C31A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.55pt;margin-top:705.6pt;width:246.75pt;height:110.6pt;z-index:251661313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiGzh4+QEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu3CAQfa/Uf0C8d23vJRdrvVGadKtK&#10;6UVK+gEY4zUqMBTYtbdf3wE7m1X6FtUPaPDAmTlnDuubQStyEM5LMBUtZjklwnBopNlV9OfT9sMV&#10;JT4w0zAFRlT0KDy92bx/t+5tKebQgWqEIwhifNnbinYh2DLLPO+EZn4GVhhMtuA0C7h1u6xxrEd0&#10;rbJ5nl9kPbjGOuDCe/x7PybpJuG3reDhe9t6EYiqKPYW0urSWsc126xZuXPMdpJPbbA3dKGZNFj0&#10;BHXPAiN7J/+B0pI78NCGGQedQdtKLhIHZFPkr9g8dsyKxAXF8fYkk/9/sPzb4dH+cCQMH2HAASYS&#10;3j4A/+WJgbuOmZ24dQ76TrAGCxdRsqy3vpyuRql96SNI3X+FBofM9gES0NA6HVVBngTRcQDHk+hi&#10;CITjz0WxWFzOV5RwzBXLfHkxT2PJWPl83TofPgvQJAYVdTjVBM8ODz7Edlj5fCRWM7CVSqXJKkP6&#10;il6vEP9VRsuAxlNSV/Qqj99ohcjyk2nS5cCkGmMsoMxEOzIdOYehHvBgpF9Dc0QBHIwGwweBQQfu&#10;DyU9mqui/veeOUGJ+mJQxOtiuYxuTJvl6hIZE3eeqc8zzHCEqmigZAzvQnJwZOTtLYq9lUmGl06m&#10;XtE0SZ3J4NGV5/t06uUZbv4CAAD//wMAUEsDBBQABgAIAAAAIQB7u8uO3QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1HFoCwpxqgqoxMBCCfs1NnFEfI5it0n/fY8Jxnvv&#10;0ftRbmbfi5MdYxdIg1pkICw1wXTUaqg/d3ePIGJCMtgHshrONsKmur4qsTBhog972qdWsAnFAjW4&#10;lIZCytg46zEuwmCJf99h9Jj4HFtpRpzY3Pcyz7K19NgRJzgc7LOzzc/+6DWkZLbqXL/6+PY1v79M&#10;LmtWWGt9ezNvn0AkO6c/GH7rc3WouNMhHMlE0Wt4UAyyvFQqB8HAiuNAHFha3+dLkFUp/2+oLgAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiGzh4+QEAAM4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7u8uO3QAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="2219D4AF" w14:textId="66BA05FF" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">IBHP </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Inpatient</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Authorization Request Form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5400F818" w14:textId="77777777" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1526E905" wp14:editId="16A6C212">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1362455</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>676487</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1452245" cy="168910"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Textbox 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1452245" cy="168910"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1526E913" w14:textId="77777777" w:rsidR="00B93DC7" w:rsidRDefault="001F59A9">
+                            <w:pPr>
+                              <w:spacing w:line="264" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="23"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="23"/>
+                              </w:rPr>
+                              <w:t>Member</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="20"/>
+                                <w:sz w:val="23"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="23"/>
+                              </w:rPr>
+                              <w:t>Information</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1526E905" id="Textbox 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:107.3pt;margin-top:53.25pt;width:114.35pt;height:13.3pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFK+nWmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMbaVROnK66htlKpS&#10;1FZK+gGYBe+qC0NmsHf99x3I2q7aW5TLMMDw5r03rO5G34u9Reog1HIxm0thg4GmC9ta/np+uLyV&#10;gpIOje4h2FoeLMm79cWH1RAru4QW+saiYJBA1RBr2aYUK6XItNZrmkG0gS8doNeJt7hVDeqB0X2v&#10;lvP5jRoAm4hgLBGf3r9eynXBd86a9MM5skn0tWRuqUQscZOjWq90tUUd285MNPQbWHjdBW56grrX&#10;SYsddv9B+c4gELg0M+AVONcZWzSwmsX8HzVPrY62aGFzKJ5soveDNd/3T/EnijR+hpEHWERQfATz&#10;m9gbNUSqpprsKVXE1Vno6NDnlSUIfsjeHk5+2jEJk9GurpfLq2spDN8tbm4/Lorh6vw6IqWvFrzI&#10;SS2R51UY6P0jpdxfV8eSicxr/8wkjZtRdE0mzZX5ZAPNgbUMPM5a0stOo5Wi/xbYrzz7Y4LHZHNM&#10;MPVfoPyQLCnAp10C1xUCZ9yJAA+i8Jo+TZ703/tSdf7a6z8AAAD//wMAUEsDBBQABgAIAAAAIQCe&#10;i2Eh4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLOlaKihNpwnBCQnR&#10;lQPHtMnaaI1Tmmwrb485jaP9f/r9udwsbmQnMwfrUUKyEsAMdl5b7CV8Nq93D8BCVKjV6NFI+DEB&#10;NtX1VakK7c9Ym9Mu9oxKMBRKwhDjVHAeusE4FVZ+MkjZ3s9ORRrnnutZnancjXwtRM6dskgXBjWZ&#10;58F0h93RSdh+Yf1iv9/bj3pf26Z5FPiWH6S8vVm2T8CiWeIFhj99UoeKnFp/RB3YKGGdZDmhFIj8&#10;HhgRWZamwFrapGkCvCr5/x+qXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFK+nWmQEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCei2Eh&#10;4AAAAAsBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1526E913" w14:textId="77777777" w:rsidR="00B93DC7" w:rsidRDefault="001F59A9">
+                      <w:pPr>
+                        <w:spacing w:line="264" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="23"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="23"/>
+                        </w:rPr>
+                        <w:t>Member</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="20"/>
+                          <w:sz w:val="23"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="23"/>
+                        </w:rPr>
+                        <w:t>Information</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please ensure this</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>form is</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fully completed before submission. Incomplete forms will</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accepted. Submit the completed form through Magellan's authorization system in</w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Availity Essentials (Magellan</w:t>
+      </w:r>
+      <w:r w:rsidR="0010489D" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Healthcare Idaho Payer Space&gt; Authorizations tile) or fax it to </w:t>
+      </w:r>
+      <w:r w:rsidR="001F59A9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-888-656-2586.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1E22C1" w14:textId="57C62D1C" w:rsidR="00D600BC" w:rsidRPr="00EA50B9" w:rsidRDefault="00D600BC">
+      <w:pPr>
+        <w:spacing w:before="252" w:after="38" w:line="232" w:lineRule="auto"/>
+        <w:ind w:left="43" w:right="324"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Fields marked with an asterisk (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="010101"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) are required</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="181" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2334"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="48"/>
+        <w:gridCol w:w="884"/>
+        <w:gridCol w:w="868"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="446"/>
+        <w:gridCol w:w="364"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="1255"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00290091" w:rsidRPr="00793FB5" w14:paraId="1526E8B6" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5304" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C97E77" w14:textId="5349EE86" w:rsidR="00E81189" w:rsidRPr="00793FB5" w:rsidRDefault="00290091" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Member Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8B5" w14:textId="11EE9E96" w:rsidR="00E81189" w:rsidRPr="00793FB5" w:rsidRDefault="00290091" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="227" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provider Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8B9" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5304" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8B7" w14:textId="759E60C4" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Member </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-573738312"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8B8" w14:textId="1C9D8BE9" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Provider</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-257297608"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8BD" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5304" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BA" w14:textId="57F3379D" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Member </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ID:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="233590838"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BB" w14:textId="630D25F6" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007211B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIN#: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-298998988"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BC" w14:textId="73361C4F" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="21"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>MIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or NPI</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="3D3D3D"/>
+                  <w:spacing w:val="-2"/>
+                  <w:w w:val="115"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="949974655"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8C0" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5304" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BE" w14:textId="4029B277" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Birth:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-896196990"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8BF" w14:textId="7DE8FD21" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Phone:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1241018717"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B63C32" w:rsidRPr="00793FB5" w14:paraId="1526E8C3" w14:textId="77777777" w:rsidTr="00E752A9">
+        <w:trPr>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="199D324A" w14:textId="6878093D" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63C32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1538770662"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C1" w14:textId="21031A43" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63C32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1415281490"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C2" w14:textId="77C615C6" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fax:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-4"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1498694315"/>
+                <w:placeholder>
+                  <w:docPart w:val="5B2C7FEB59EE4080A8E553AE71E2BC1E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B63C32" w:rsidRPr="00793FB5" w14:paraId="1526E8C8" w14:textId="77777777" w:rsidTr="00013BDC">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5304" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C6" w14:textId="0AAA1D3D" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="55"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63C32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street Address: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="275141694"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8C7" w14:textId="6CFF5639" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="258720137"/>
+                <w:placeholder>
+                  <w:docPart w:val="B85E0D1FFCD04DA89E9F8E9DBE11BBA2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B63C32" w:rsidRPr="00793FB5" w14:paraId="1526E8CE" w14:textId="77777777" w:rsidTr="00B63C32">
+        <w:trPr>
+          <w:trHeight w:val="1149"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2604" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F8E3AE" w14:textId="155C874B" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00B63C32">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63C32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="531005475"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044371FE" w14:textId="757DDCCD" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00B63C32">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B63C32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1903593105"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CA" w14:textId="57E76DED" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00B63C32">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B63C32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP Code: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2002584458"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CB" w14:textId="022901F2" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="53"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>City:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1437363008"/>
+                <w:placeholder>
+                  <w:docPart w:val="7A4809C465034D7E8BA38FD0B78199EF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CC" w14:textId="1A9BC10B" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="38"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2067945892"/>
+                <w:placeholder>
+                  <w:docPart w:val="7A4809C465034D7E8BA38FD0B78199EF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CD" w14:textId="6449920B" w:rsidR="00B63C32" w:rsidRPr="00793FB5" w:rsidRDefault="00B63C32" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="53"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Code:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="109332522"/>
+                <w:placeholder>
+                  <w:docPart w:val="7A4809C465034D7E8BA38FD0B78199EF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8D0" w14:textId="77777777" w:rsidTr="00AD44B0">
+        <w:trPr>
+          <w:trHeight w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8CF" w14:textId="7A3C58E2" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="196" w:lineRule="exact"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Parent/Guardian</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="3D3D3D"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1984887626"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8D2" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="294"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D1" w14:textId="782ACA3D" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="58"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Parent/Guardian</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="565656"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="565656"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="565656"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-400834880"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8D6" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="116"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D5" w14:textId="4D6BDF5F" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="253" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Requester </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8D9" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7284" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D7" w14:textId="7574A209" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="19"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Submitted</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:w w:val="105"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1126000152"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3873" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8D8" w14:textId="7B9C00F8" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:spacing w:val="-2"/>
+                  <w:position w:val="-1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1815906425"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8DC" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7284" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DA" w14:textId="16791EA5" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="19"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Requestor's</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-2"/>
+                  <w:w w:val="105"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2112163889"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3873" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DB" w14:textId="2A4BD035" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Phone#</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="3D3D3D"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="3D3D3D"/>
+                  <w:spacing w:val="-2"/>
+                  <w:w w:val="105"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1441564262"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793FB5" w:rsidRPr="00793FB5" w14:paraId="1526E8E0" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7284" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B87DB06" w14:textId="1FB0D3AB" w:rsidR="00793FB5" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="007211B6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7852"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>SUD</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Services</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>provided,</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>attest</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>that the</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>SUPRT</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>forms were</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1619" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DD" w14:textId="3E8E0A6D" w:rsidR="00793FB5" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7852"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="24"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="358400002"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="010101"/>
+                    <w:spacing w:val="24"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DE" w14:textId="79452D85" w:rsidR="00793FB5" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="10"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="19"/>
+                </w:rPr>
+                <w:id w:val="2054497013"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="010101"/>
+                    <w:spacing w:val="-5"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8DF" w14:textId="6BC92484" w:rsidR="00793FB5" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NA   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1983582822"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="010101"/>
+                    <w:spacing w:val="-5"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793FB5" w:rsidRPr="00793FB5" w14:paraId="161660A7" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CB0F49" w14:textId="110F58A2" w:rsidR="00793FB5" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Level of Care Requested</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB2465" w:rsidRPr="00793FB5" w14:paraId="47F608F9" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4404" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326BB3E5" w14:textId="69DD5F73" w:rsidR="00DB2465" w:rsidRPr="00793FB5" w:rsidRDefault="00DB2465" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Inpatient</w:t>
+            </w:r>
+            <w:r w:rsidR="007211B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Psychiatric</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hospital</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32B63" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B32B63" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Initial</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32B63" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1452589784"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B32B63" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B32B63" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concurrent</w:t>
+            </w:r>
+            <w:r w:rsidR="004A3C20" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1157221788"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004A3C20" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E12BD0" w14:textId="248D9857" w:rsidR="00DB2465" w:rsidRPr="00793FB5" w:rsidRDefault="00DB2465" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ASAM 4.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-991253328"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concurrent</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="874506734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3513" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077C55D9" w14:textId="195A94F3" w:rsidR="00DB2465" w:rsidRPr="00793FB5" w:rsidRDefault="00DB2465" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ASAM 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="007211B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initial</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="895243849"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concurrent</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1947762533"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A96F8E" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F236F" w:rsidRPr="00793FB5" w14:paraId="6361CCAC" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4404" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC31A67" w14:textId="46975D92" w:rsidR="004F236F" w:rsidRPr="00793FB5" w:rsidRDefault="004F236F" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Admission Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2098747287"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D8D6AF" w14:textId="78045D0F" w:rsidR="004F236F" w:rsidRPr="00793FB5" w:rsidRDefault="00C57D53" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Voluntary</w:t>
+            </w:r>
+            <w:r w:rsidR="000B23E7" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Admission         </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1895101733"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="000B23E7" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3513" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024670CB" w14:textId="56C9EE60" w:rsidR="004F236F" w:rsidRPr="00793FB5" w:rsidRDefault="00C57D53" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Involuntary</w:t>
+            </w:r>
+            <w:r w:rsidR="000B23E7" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Admission</w:t>
+            </w:r>
+            <w:r w:rsidR="000B23E7" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B23E7" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:iCs/>
+                  <w:color w:val="010101"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="545027114"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="000B23E7" w:rsidRPr="00793FB5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB1C75" w:rsidRPr="00793FB5" w14:paraId="062018EF" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2334" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7634E1B7" w14:textId="77777777" w:rsidR="00AB1C75" w:rsidRPr="00793FB5" w:rsidRDefault="00AB1C75" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dates of Service Requested</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA90BE2" w14:textId="1A75C733" w:rsidR="00AB1C75" w:rsidRPr="00793FB5" w:rsidRDefault="00AB1C75" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>From Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-612744778"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DE0D7A" w14:textId="245AB7A4" w:rsidR="00AB1C75" w:rsidRPr="00793FB5" w:rsidRDefault="00AB1C75" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>To Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-166873428"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3513" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79211B45" w14:textId="006CB595" w:rsidR="00AB1C75" w:rsidRPr="00793FB5" w:rsidRDefault="00AB1C75" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="87"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Total # Days:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-5"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-561095358"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8E2" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8E1" w14:textId="18E8966A" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="001F59A9" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clinical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="26"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8E7" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526E8E6" w14:textId="1CE5AA22" w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w:rsidRDefault="00A90FC0" w:rsidP="00A90FC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00097BF4" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Diagnoses</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-9"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(psychiatric,</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="12"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>chemical</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dependency,</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="9"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>medical):</w:t>
+            </w:r>
+            <w:r w:rsidR="001F59A9" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-9"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-9"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1385069068"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00793FB5" w:rsidRPr="00793FB5" w14:paraId="7F58AD26" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAB0E84" w14:textId="33D02B0A" w:rsidR="00793FB5" w:rsidRPr="00793FB5" w:rsidRDefault="00793FB5" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="117"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ICD-10 Code(s):</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="641240172"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD7ED4" w:rsidRPr="00793FB5" w14:paraId="389C1A11" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004A7C"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388099E1" w14:textId="4A245086" w:rsidR="00F91BA1" w:rsidRPr="00793FB5" w:rsidRDefault="00CD7ED4" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Admitting Facility Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007211B6" w:rsidRPr="00793FB5" w14:paraId="0ABB7822" w14:textId="77777777" w:rsidTr="007211B6">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6654" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3056AE31" w14:textId="6C377013" w:rsidR="007211B6" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Admitting Facility Name:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1223594249"/>
+                <w:placeholder>
+                  <w:docPart w:val="411B70EB36554FB89F1D2B45B167A769"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EEF54C" w14:textId="32BBFAED" w:rsidR="007211B6" w:rsidRPr="00793FB5" w:rsidRDefault="00EA50A6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007211B6" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facility TIN</w:t>
+            </w:r>
+            <w:r w:rsidR="007211B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-625695185"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007211B6" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E96B04" w14:textId="4B6C6ADC" w:rsidR="007211B6" w:rsidRPr="00793FB5" w:rsidRDefault="00EA50A6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007211B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facility MIS/NPI:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2041782732"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007211B6" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C57D53" w:rsidRPr="00793FB5" w14:paraId="36F6E3D8" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="398824C1" w14:textId="3D9075F4" w:rsidR="00C57D53" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007F00F8" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Admitting Facility Address</w:t>
+            </w:r>
+            <w:r w:rsidR="001D76D8" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1651981435"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C57D53" w:rsidRPr="00793FB5" w14:paraId="5B5BCCE6" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEAB3B" w14:textId="006EA7E3" w:rsidR="00C57D53" w:rsidRPr="00793FB5" w:rsidRDefault="007211B6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="001D76D8" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Admitting Facility Phone Number:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-848327522"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00376644" w:rsidRPr="00793FB5" w14:paraId="08A134E2" w14:textId="77777777" w:rsidTr="00793FB5">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142C756B" w14:textId="42538D28" w:rsidR="00376644" w:rsidRPr="00793FB5" w:rsidRDefault="00EA50A6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9660"/>
+              </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00376644" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Attending Physician Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:color w:val="010101"/>
+                  <w:spacing w:val="-4"/>
+                  <w:position w:val="2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1901361161"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0005448A" w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B93DC7" w:rsidRPr="00793FB5" w14:paraId="1526E8EF" w14:textId="77777777" w:rsidTr="001D76D8">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A66426A" w14:textId="22D11383" w:rsidR="00B93DC7" w:rsidRDefault="001F59A9" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA50A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="6"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>edications</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>specify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ALL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>medication(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="12"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>type,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dose</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and/or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="8"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="010101"/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>frequency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:id w:val="990985087"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1526E8EE" w14:textId="6AC19AE4" w:rsidR="0005448A" w:rsidRPr="00793FB5" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="0"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:i/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009231F6" w:rsidRPr="00793FB5" w14:paraId="5ADD3E48" w14:textId="77777777" w:rsidTr="00B271F1">
+        <w:trPr>
+          <w:trHeight w:val="906"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299CC76F" w14:textId="1DC0EF90" w:rsidR="009231F6" w:rsidRDefault="00AB1C75" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Describe </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA50A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urrent and </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA50A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revious </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA50A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reatment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(level of care, dates of service, etc)</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="708297683"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="06894308" w14:textId="6BFE3795" w:rsidR="0005448A" w:rsidRPr="00793FB5" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="0"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF444C" w:rsidRPr="00793FB5" w14:paraId="224ECE25" w14:textId="77777777" w:rsidTr="00A138E1">
+        <w:trPr>
+          <w:trHeight w:val="843"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11157" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CF75BD3" w14:textId="24DFE924" w:rsidR="00AF444C" w:rsidRDefault="00A138E1" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA50A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arriers to </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA50A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ischarge</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1444307113"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7592F85C" w14:textId="11BF03C7" w:rsidR="0005448A" w:rsidRPr="00793FB5" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="0"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:bCs/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B271F1" w:rsidRPr="00793FB5" w14:paraId="20F6D24B" w14:textId="77777777" w:rsidTr="00B271F1">
+        <w:trPr>
+          <w:trHeight w:val="879"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8454" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B327D0" w14:textId="1B12DD15" w:rsidR="00B271F1" w:rsidRDefault="00EA50A6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planned </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ischarge </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">evel of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2079092092"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4DECCC03" w14:textId="47D9ACBD" w:rsidR="0005448A" w:rsidRPr="00793FB5" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="0"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="280B542E" w14:textId="5EDB56A1" w:rsidR="00B271F1" w:rsidRDefault="00EA50A6" w:rsidP="00793FB5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estimated </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ischarge </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00B271F1" w:rsidRPr="00793FB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+            <w:r w:rsidR="0005448A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="010101"/>
+                <w:position w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1323006633"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="24530BC2" w14:textId="084B4624" w:rsidR="0005448A" w:rsidRPr="00793FB5" w:rsidRDefault="0005448A" w:rsidP="00793FB5">
+                <w:pPr>
+                  <w:pStyle w:val="TableParagraph"/>
+                  <w:spacing w:before="0"/>
+                  <w:ind w:left="4"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:color w:val="010101"/>
+                    <w:position w:val="2"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F06BC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1526E8FB" w14:textId="77777777" w:rsidR="00B93DC7" w:rsidRDefault="00B93DC7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Blank_Page"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="37A0E240" w14:textId="77777777" w:rsidR="00326CB5" w:rsidRPr="00EA50B9" w:rsidRDefault="00326CB5" w:rsidP="00326CB5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2917910D">
-        <w:rPr>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="60AB082A">
-[...89 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...121 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="00F01DDE" w:rsidRPr="00AF7D68">
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06EC0" w:rsidRPr="00AF7D68">
-[...80 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...172 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...142 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32148BFD" w14:textId="77777777" w:rsidR="00326CB5" w:rsidRPr="00EA50B9" w:rsidRDefault="00326CB5" w:rsidP="00326CB5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...2227 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D495A81" w14:textId="4AFB7616" w:rsidR="0038578A" w:rsidRPr="00AF7D68" w:rsidRDefault="00775F59" w:rsidP="00947D7A">
+    <w:p w14:paraId="1526E8FE" w14:textId="60B2FDE8" w:rsidR="00B93DC7" w:rsidRPr="00EA50B9" w:rsidRDefault="001F59A9" w:rsidP="00EA50A6">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="250" w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7D68">
-[...51 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0038578A" w:rsidRPr="00AF7D68">
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06EC0" w:rsidRPr="00AF7D68">
-[...72 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="030303"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06EC0" w:rsidRPr="00AF7D68">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fully completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00610E27" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06EC0" w:rsidRPr="00AF7D68">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>order for an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06EC0" w:rsidRPr="00AF7D68">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>authorization to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D41BAB" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. If any required information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>we will be unable to proceed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>member of our clinical team will contact you by phone or email to request that the form be resubmitted with all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessary details. The review turnaround time will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not begin until a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fully completed form has been received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AB3DA0C" w14:textId="27B858E8" w:rsidR="000E2599" w:rsidRPr="00AF7D68" w:rsidRDefault="000E2599" w:rsidP="00947D7A">
+    <w:p w14:paraId="6D6F15E7" w14:textId="77777777" w:rsidR="00326CB5" w:rsidRPr="00EA50B9" w:rsidRDefault="00326CB5" w:rsidP="00326CB5">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="250" w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DE5638" w14:textId="793C69CB" w:rsidR="002C2B8D" w:rsidRPr="00FD5919" w:rsidRDefault="002C2B8D" w:rsidP="00FD5919">
+    <w:p w14:paraId="1526E8FF" w14:textId="77777777" w:rsidR="00B93DC7" w:rsidRPr="00EA50B9" w:rsidRDefault="001F59A9">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="250" w:right="285" w:firstLine="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk164166349"/>
-[...54 lines deleted...]
-        <w:t>):</w:t>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>youth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(through the month of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21st birthday) needs medically necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not covered under the Idaho Behavioral Health Plan (IBHP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>see IDAPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>09.880.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may be approved through the Early</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Periodic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Screening, Diagnostic, and Treatment (EPSDT) benefit, 42 CFR § 440.345</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CDB6D9" w14:textId="20E68739" w:rsidR="00473078" w:rsidRPr="00FD5919" w:rsidRDefault="008E63AE" w:rsidP="002C2B8D">
+    <w:p w14:paraId="260BDFB3" w14:textId="77777777" w:rsidR="00326CB5" w:rsidRPr="00EA50B9" w:rsidRDefault="00326CB5">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...250 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="250"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E6E51D8" w14:textId="2C501409" w:rsidR="008117B0" w:rsidRPr="00391F8A" w:rsidRDefault="00391F8A" w:rsidP="001D4B8C">
+    <w:p w14:paraId="1526E900" w14:textId="20D8B4D8" w:rsidR="00B93DC7" w:rsidRPr="00EA50B9" w:rsidRDefault="001F59A9">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="250"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk164166362"/>
-[...7 lines deleted...]
-        <w:t>Treatment and Discharge Planning</w:t>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B271F1" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inpatient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA50A6" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="030303"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if available)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="383838"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...215 lines deleted...]
-    <w:p w14:paraId="4D044601" w14:textId="6F6A2E6B" w:rsidR="00B13D0D" w:rsidRPr="00AF7D68" w:rsidRDefault="006A0718" w:rsidP="001D4B8C">
+    <w:p w14:paraId="7A44A9C6" w14:textId="77777777" w:rsidR="00E3436A" w:rsidRPr="00EA50B9" w:rsidRDefault="00E3436A" w:rsidP="00E3436A">
       <w:pPr>
-        <w:rPr>
-[...1328 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="327"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F54EC">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inpatient</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Treatment</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Request</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B0C3B5" w14:textId="77777777" w:rsidR="004F54EC" w:rsidRPr="004F54EC" w:rsidRDefault="004F54EC" w:rsidP="00E608C4">
+    <w:p w14:paraId="3732134E" w14:textId="77777777" w:rsidR="00E3436A" w:rsidRPr="00EA50B9" w:rsidRDefault="00E3436A" w:rsidP="00E3436A">
       <w:pPr>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="328"/>
           <w:tab w:val="left" w:pos="330"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="210"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comprehensive Diagnostic</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F54EC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment and/or ASAM Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2163ED77" w14:textId="6E46D31C" w:rsidR="00FD5919" w:rsidRDefault="004F54EC" w:rsidP="00FD5919">
+    <w:p w14:paraId="171B7347" w14:textId="77777777" w:rsidR="00E3436A" w:rsidRPr="00EA50B9" w:rsidRDefault="00E3436A" w:rsidP="00E3436A">
       <w:pPr>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="327"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="598"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recent Child and Adolescent Needs and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:kern w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Strengths (CANS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:kern w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>last</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:kern w:val="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>90 days or other applicable functional assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...96 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54B4EBC9" w14:textId="671EBDCA" w:rsidR="004F54EC" w:rsidRPr="00E608C4" w:rsidRDefault="004F54EC" w:rsidP="00E608C4">
+    <w:p w14:paraId="13221967" w14:textId="5C6BB986" w:rsidR="00E3436A" w:rsidRPr="00EA50B9" w:rsidRDefault="00E3436A" w:rsidP="00E3436A">
       <w:pPr>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="327"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="598"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E608C4">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychological/Neuropsychological</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E608C4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E608C4">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E608C4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E608C4">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E608C4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC67143" w14:textId="2E1DBE24" w:rsidR="004F54EC" w:rsidRPr="00FD5919" w:rsidRDefault="004F54EC" w:rsidP="00E608C4">
+    <w:p w14:paraId="1526E904" w14:textId="1E470704" w:rsidR="00B93DC7" w:rsidRPr="00EA50B9" w:rsidRDefault="00E3436A" w:rsidP="00EA50B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="327"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="9"/>
         <w:ind w:right="598"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Progress/case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>notes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>demonstrating</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>behaviors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> behavioral</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5919">
-[...99 lines deleted...]
-        <w:t>months</w:t>
+      <w:r w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>healt</w:t>
+      </w:r>
+      <w:r w:rsidR="00292E6D" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663361" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48923E88" wp14:editId="67CB6AFC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4693285</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3133725" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="718660901" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3133725" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3C191FE9" w14:textId="77777777" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">IBHP </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Inpatient</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Authorization Request Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2AE9F4D4" w14:textId="77777777" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00802B71">
+                              <w:rPr>
+                                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="48923E88" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:369.55pt;width:246.75pt;height:110.6pt;z-index:251663361;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk3DER/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7Zz2YsVstruNlWl&#10;7UXa7QcQjGNUYCiQ2OnXd8DZbLR9W9UPaGDMmTlnDsubwWiylz4osIxWk5ISaQU0ym4Z/fm0/nBF&#10;SYjcNlyDlYweZKA3q/fvlr2r5RQ60I30BEFsqHvHaBejq4siiE4aHibgpMVkC97wiFu/LRrPe0Q3&#10;upiW5UXRg2+cByFDwNP7MUlXGb9tpYjf2zbISDSj2FvMq8/rJq3FasnrreeuU+LYBn9DF4Yri0VP&#10;UPc8crLz6h8oo4SHAG2cCDAFtK0SMnNANlX5is1jx53MXFCc4E4yhf8HK77tH90PT+LwEQYcYCYR&#10;3AOIX4FYuOu43cpb76HvJG+wcJUkK3oX6uPVJHWoQwLZ9F+hwSHzXYQMNLTeJFWQJ0F0HMDhJLoc&#10;IhF4OKtms8vpghKBuWpezi+meSwFr5+vOx/iZwmGpIBRj1PN8Hz/EGJqh9fPv6RqFtZK6zxZbUnP&#10;6PUC8V9ljIpoPK0Mo1dl+kYrJJafbJMvR670GGMBbY+0E9ORcxw2A1ENo9N0N6mwgeaAOngYfYbv&#10;AoMO/B9KevQYo+H3jntJif5iUcvraj5Ppsyb+eISiRN/ntmcZ7gVCMVopGQM72I2ciIW3C1qvlZZ&#10;jZdOji2jd7JIR58nc57v818vr3H1FwAA//8DAFBLAwQUAAYACAAAACEAmcajHt0AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgTQksTsqkqfiQOvVDC3Y23cURsR/G2Sd8e&#10;c4LjaEYz35Sb2fbiTGPovENIFwkIco3XnWsR6s+3uzWIwMpp1XtHCBcKsKmur0pVaD+5DzrvuRWx&#10;xIVCIRjmoZAyNIasCgs/kIve0Y9WcZRjK/Woplhue3mfJCtpVefiglEDPRtqvvcni8Cst+mlfrXh&#10;/WvevUwmaZaqRry9mbdPIJhm/gvDL35EhyoyHfzJ6SB6hHiEER6zPAUR7Yc8W4I4IOSrJANZlfL/&#10;geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApNwxEf0BAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmcajHt0AAAAIAQAADwAAAAAAAAAA&#10;AAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3C191FE9" w14:textId="77777777" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">IBHP </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Inpatient</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Authorization Request Form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2AE9F4D4" w14:textId="77777777" w:rsidR="00292E6D" w:rsidRPr="00802B71" w:rsidRDefault="00292E6D" w:rsidP="00292E6D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00802B71">
+                        <w:rPr>
+                          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">© 2026 Magellan Healthcare, Inc. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EA50B9" w:rsidRPr="00EA50B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F3D8C1" w14:textId="46142898" w:rsidR="004F54EC" w:rsidRPr="00E608C4" w:rsidRDefault="004F54EC" w:rsidP="00FD5919">
-[...448 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00B93DC7" w:rsidRPr="00EA50B9">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="200" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...20 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-      </w:tabs>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3522165E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4B656B4"/>
+    <w:lvl w:ilvl="0" w:tplc="1F9605C4">
+      <w:start w:val="888"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:bCs/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
-      <w:t xml:space="preserve">Revised </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00FD5919">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00A851F2">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-      <w:t>8/28</w:t>
-[...1 lines deleted...]
-    <w:r>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
-      <w:tab/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00957761">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00957761">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00957761">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00957761">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:bCs/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...601 lines deleted...]
-    <w:nsid w:val="1243502B"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="407A3B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ACB4E080"/>
+    <w:tmpl w:val="6D9EA606"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="974" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1694" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2414" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3134" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3A224A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65537E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="556EF164"/>
+    <w:tmpl w:val="E87A53B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -7204,617 +8564,217 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1" w16cid:durableId="1058817943">
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="234903446">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="577709177">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3" w16cid:durableId="278879314">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C109ED"/>
-[...365 lines deleted...]
-    <w:rsid w:val="7BE96A5C"/>
+    <w:rsidRoot w:val="00B93DC7"/>
+    <w:rsid w:val="00002248"/>
+    <w:rsid w:val="00024380"/>
+    <w:rsid w:val="0005448A"/>
+    <w:rsid w:val="00097BF4"/>
+    <w:rsid w:val="000B23E7"/>
+    <w:rsid w:val="000E0864"/>
+    <w:rsid w:val="0010489D"/>
+    <w:rsid w:val="00124C02"/>
+    <w:rsid w:val="00132AB9"/>
+    <w:rsid w:val="001C6A7E"/>
+    <w:rsid w:val="001D76D8"/>
+    <w:rsid w:val="001F0C40"/>
+    <w:rsid w:val="001F49A9"/>
+    <w:rsid w:val="001F59A9"/>
+    <w:rsid w:val="00290091"/>
+    <w:rsid w:val="00292E6D"/>
+    <w:rsid w:val="00294269"/>
+    <w:rsid w:val="002D2F59"/>
+    <w:rsid w:val="00302677"/>
+    <w:rsid w:val="00324ED0"/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rsid w:val="003403AD"/>
+    <w:rsid w:val="00376644"/>
+    <w:rsid w:val="003F7842"/>
+    <w:rsid w:val="00420939"/>
+    <w:rsid w:val="00491C20"/>
+    <w:rsid w:val="004A3C20"/>
+    <w:rsid w:val="004D7F5F"/>
+    <w:rsid w:val="004F236F"/>
+    <w:rsid w:val="00503FB3"/>
+    <w:rsid w:val="00564EEF"/>
+    <w:rsid w:val="005708F1"/>
+    <w:rsid w:val="005A1761"/>
+    <w:rsid w:val="005A3E7F"/>
+    <w:rsid w:val="005B5157"/>
+    <w:rsid w:val="005E14D4"/>
+    <w:rsid w:val="00610E27"/>
+    <w:rsid w:val="00633BD1"/>
+    <w:rsid w:val="007211B6"/>
+    <w:rsid w:val="00793FB5"/>
+    <w:rsid w:val="007C4FD1"/>
+    <w:rsid w:val="007F00F8"/>
+    <w:rsid w:val="00804257"/>
+    <w:rsid w:val="008C6122"/>
+    <w:rsid w:val="008E02A2"/>
+    <w:rsid w:val="008F0048"/>
+    <w:rsid w:val="009231F6"/>
+    <w:rsid w:val="00943606"/>
+    <w:rsid w:val="00973173"/>
+    <w:rsid w:val="00981143"/>
+    <w:rsid w:val="009A6491"/>
+    <w:rsid w:val="009E6E37"/>
+    <w:rsid w:val="00A12751"/>
+    <w:rsid w:val="00A138E1"/>
+    <w:rsid w:val="00A90FC0"/>
+    <w:rsid w:val="00A96F8E"/>
+    <w:rsid w:val="00AB1C75"/>
+    <w:rsid w:val="00AD44B0"/>
+    <w:rsid w:val="00AE6962"/>
+    <w:rsid w:val="00AF444C"/>
+    <w:rsid w:val="00B271F1"/>
+    <w:rsid w:val="00B32B63"/>
+    <w:rsid w:val="00B56760"/>
+    <w:rsid w:val="00B63C32"/>
+    <w:rsid w:val="00B93DC7"/>
+    <w:rsid w:val="00BC1651"/>
+    <w:rsid w:val="00BC64D4"/>
+    <w:rsid w:val="00BD4733"/>
+    <w:rsid w:val="00BE3371"/>
+    <w:rsid w:val="00C57D53"/>
+    <w:rsid w:val="00C951E9"/>
+    <w:rsid w:val="00CD7ED4"/>
+    <w:rsid w:val="00CF39FD"/>
+    <w:rsid w:val="00D41BAB"/>
+    <w:rsid w:val="00D57278"/>
+    <w:rsid w:val="00D600BC"/>
+    <w:rsid w:val="00D604E7"/>
+    <w:rsid w:val="00D97B6A"/>
+    <w:rsid w:val="00DB2465"/>
+    <w:rsid w:val="00DB4C02"/>
+    <w:rsid w:val="00DC0B9D"/>
+    <w:rsid w:val="00E3436A"/>
+    <w:rsid w:val="00E62E18"/>
+    <w:rsid w:val="00E81189"/>
+    <w:rsid w:val="00EA50A6"/>
+    <w:rsid w:val="00EA50B9"/>
+    <w:rsid w:val="00EE6A32"/>
+    <w:rsid w:val="00F91BA1"/>
+    <w:rsid w:val="00FA4303"/>
+    <w:rsid w:val="00FD23E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="17696F13"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A70BBCEB-DC78-4879-89C1-A44F9F9D0B28}"/>
+  <w14:docId w14:val="1526E8B2"/>
+  <w15:docId w15:val="{5C6BA1CA-B83F-4BF2-892A-3A2AEE9CF728}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8155,699 +9115,1398 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00553F02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D9180D"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="82"/>
+      <w:ind w:left="6285"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:u w:val="single"/>
+      <w:sz w:val="31"/>
+      <w:szCs w:val="31"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="79"/>
+      <w:ind w:right="324"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00D9180D"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005E0474"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="25"/>
+      <w:ind w:left="66"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00420939"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E0474"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00326CB5"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...24 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00326CB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...38 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008C4D76"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0005448A"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{138A6FBF-FC6B-4609-88D8-E712F14FA7C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007D6A69" w:rsidRDefault="007D6A69">
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="411B70EB36554FB89F1D2B45B167A769"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EED723EF-757C-4E62-BF6E-FD2DB3B18208}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00701D80" w:rsidRDefault="00701D80" w:rsidP="00701D80">
+          <w:pPr>
+            <w:pStyle w:val="411B70EB36554FB89F1D2B45B167A769"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A4809C465034D7E8BA38FD0B78199EF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DDB722A0-6A37-4DD5-B2B4-BA549559954B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D27D4F" w:rsidRDefault="00D27D4F" w:rsidP="00D27D4F">
+          <w:pPr>
+            <w:pStyle w:val="7A4809C465034D7E8BA38FD0B78199EF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B85E0D1FFCD04DA89E9F8E9DBE11BBA2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E5620DC6-6031-4CAE-B624-0C5A899C2538}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D27D4F" w:rsidRDefault="00D27D4F" w:rsidP="00D27D4F">
+          <w:pPr>
+            <w:pStyle w:val="B85E0D1FFCD04DA89E9F8E9DBE11BBA2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B2C7FEB59EE4080A8E553AE71E2BC1E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F73D68F7-82E0-48A4-B55D-7163381C5636}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D27D4F" w:rsidRDefault="00D27D4F" w:rsidP="00D27D4F">
+          <w:pPr>
+            <w:pStyle w:val="5B2C7FEB59EE4080A8E553AE71E2BC1E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F06BC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007D6A69"/>
+    <w:rsid w:val="003403AD"/>
+    <w:rsid w:val="00701D80"/>
+    <w:rsid w:val="007D6A69"/>
+    <w:rsid w:val="009E6E37"/>
+    <w:rsid w:val="00D27D4F"/>
+    <w:rsid w:val="00D97B6A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D27D4F"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="411B70EB36554FB89F1D2B45B167A769">
+    <w:name w:val="411B70EB36554FB89F1D2B45B167A769"/>
+    <w:rsid w:val="00701D80"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A4809C465034D7E8BA38FD0B78199EF">
+    <w:name w:val="7A4809C465034D7E8BA38FD0B78199EF"/>
+    <w:rsid w:val="00D27D4F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B85E0D1FFCD04DA89E9F8E9DBE11BBA2">
+    <w:name w:val="B85E0D1FFCD04DA89E9F8E9DBE11BBA2"/>
+    <w:rsid w:val="00D27D4F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B2C7FEB59EE4080A8E553AE71E2BC1E">
+    <w:name w:val="5B2C7FEB59EE4080A8E553AE71E2BC1E"/>
+    <w:rsid w:val="00D27D4F"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="98285f14-ff17-483a-a19b-bd4118a19a87">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comment xmlns="98285f14-ff17-483a-a19b-bd4118a19a87" xsi:nil="true"/>
+    <SenttoJon_x003f_ xmlns="98285f14-ff17-483a-a19b-bd4118a19a87">false</SenttoJon_x003f_>
+    <TaxCatchAll xmlns="e450e43b-a323-43f6-83ef-8bd61e731cf4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004EEFB2A6C614F24DB91A53FBBB2E0238" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5cc82661cc26d85bb8dea2f51eddc89">
-[...2 lines deleted...]
-    <xsd:import namespace="c4248232-11d1-4c22-96ce-fc273cef6d81"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007A55FA89F41E154E842293A310112412" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2893fdf4f6a61024fadd1eea296538c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="98285f14-ff17-483a-a19b-bd4118a19a87" xmlns:ns3="e450e43b-a323-43f6-83ef-8bd61e731cf4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8844d8fc614c6d23077c3e32f8483358" ns2:_="" ns3:_="">
+    <xsd:import namespace="98285f14-ff17-483a-a19b-bd4118a19a87"/>
+    <xsd:import namespace="e450e43b-a323-43f6-83ef-8bd61e731cf4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Comment" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:SenttoJon_x003f_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6696c95a-1350-4ca8-b052-76c263bdbd1d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="98285f14-ff17-483a-a19b-bd4118a19a87" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="427e2394-2ede-4396-a584-1d2ae8375a14" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8bf7d192-bdca-4eec-a0b7-a0baa171e6fd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="Comment" ma:index="19" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...32 lines deleted...]
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a34d7b15-2cd1-4836-9f4d-eced3cc00e7e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4248232-11d1-4c22-96ce-fc273cef6d81">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SenttoJon_x003f_" ma:index="21" nillable="true" ma:displayName="Sent to Jon?" ma:default="0" ma:format="Dropdown" ma:internalName="SenttoJon_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e450e43b-a323-43f6-83ef-8bd61e731cf4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{054f772d-2ea0-4ce3-b8a5-b686d6b722fc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e450e43b-a323-43f6-83ef-8bd61e731cf4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -8915,128 +10574,160 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B0DA026-874D-49E0-95E1-14112AF216DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13015877-8906-4CCC-B34F-FC9C43435AA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="e450e43b-a323-43f6-83ef-8bd61e731cf4"/>
+    <ds:schemaRef ds:uri="98285f14-ff17-483a-a19b-bd4118a19a87"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE1F8BD-0B1C-47D9-A8CC-05940472CFDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BDF97B9-FF8B-45F7-A3F4-48E28D34CE1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A755648F-6CAD-4AF6-9B0A-640CD769A6AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="6696c95a-1350-4ca8-b052-76c263bdbd1d"/>
-    <ds:schemaRef ds:uri="c4248232-11d1-4c22-96ce-fc273cef6d81"/>
+    <ds:schemaRef ds:uri="98285f14-ff17-483a-a19b-bd4118a19a87"/>
+    <ds:schemaRef ds:uri="e450e43b-a323-43f6-83ef-8bd61e731cf4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3515</Characters>
+  <Pages>2</Pages>
+  <Words>661</Words>
+  <Characters>3768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Prior Authorization Request Form.pdf</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Magellan Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4123</CharactersWithSpaces>
+  <CharactersWithSpaces>4421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Prior Authorization Request Form.pdf</dc:title>
   <dc:subject/>
-  <dc:creator>Cooper, Laura M.</dc:creator>
+  <dc:creator>Bly, Jennifer</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-01-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2026-01-23T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>Microsoft: Print To PDF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SetDate">
-    <vt:lpwstr>2024-02-22T20:18:13Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SetDate">
+    <vt:lpwstr>2026-01-24T00:00:13Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Name">
     <vt:lpwstr>Business Use</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SiteId">
     <vt:lpwstr>a9df4fcb-7f39-49f4-9d70-1ee81b27a772</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ActionId">
-    <vt:lpwstr>c0653e93-4298-4dd9-8888-de2b8a3b5acd</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ActionId">
+    <vt:lpwstr>083db1ed-6d0e-49ec-ac25-34969821d077</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101004EEFB2A6C614F24DB91A53FBBB2E0238</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101007A55FA89F41E154E842293A310112412</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>