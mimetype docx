--- v0 (2025-11-06)
+++ v1 (2026-05-07)
@@ -1,61 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07A9F0C8" w14:textId="6A4CD9D4" w:rsidR="00CE7759" w:rsidRDefault="33B838E6" w:rsidP="7274F505">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk164151658"/>
       <w:r w:rsidRPr="7274F505">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>For payment, hospitals c</w:t>
       </w:r>
       <w:r w:rsidR="1556BA49" w:rsidRPr="7274F505">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -79,159 +82,144 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>IBHPPrecommitmentServices@MagellanHealth.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7274F505">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. (When emailing protected health information to Magellan, use secure email.)</w:t>
       </w:r>
       <w:r w:rsidR="03CA8032" w:rsidRPr="7274F505">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please use a separate form for </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Please use a separate form for each individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24943648" w14:textId="3A96A204" w:rsidR="00184427" w:rsidRPr="00EC406B" w:rsidRDefault="008A50DA" w:rsidP="00CE7759">
+    <w:p w14:paraId="24943648" w14:textId="24E2FBC4" w:rsidR="00184427" w:rsidRPr="00EC406B" w:rsidRDefault="00384D1F" w:rsidP="00CE7759">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Emergency Room Precommitment Service</w:t>
+        <w:t>Hold and Commitment Reimbursement Invoice</w:t>
       </w:r>
-      <w:r w:rsidR="00EC406B">
+      <w:r w:rsidR="008A50DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>s</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Invoice </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A65316" w14:textId="77777777" w:rsidR="00CE7759" w:rsidRPr="00EC406B" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Proof of commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECE749E" w14:textId="77777777" w:rsidR="00CE7759" w:rsidRPr="00EC406B" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
+    <w:p w14:paraId="4ECE749E" w14:textId="21751681" w:rsidR="00CE7759" w:rsidRPr="00EC406B" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Medical record for the individual while they were in the emergency room</w:t>
       </w:r>
+      <w:r w:rsidR="00215FE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and or inpatient mental health admission.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24A84891" w14:textId="11C563DD" w:rsidR="00CE7759" w:rsidRPr="00424CD0" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
+    <w:p w14:paraId="24A84891" w14:textId="4C20191F" w:rsidR="00CE7759" w:rsidRPr="00424CD0" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00424CD0">
         <w:t>If a</w:t>
       </w:r>
       <w:r w:rsidR="00914282">
         <w:t xml:space="preserve">n individual </w:t>
       </w:r>
       <w:r w:rsidRPr="00424CD0">
         <w:t xml:space="preserve">is on an involuntary </w:t>
       </w:r>
       <w:r w:rsidR="00641898">
         <w:t xml:space="preserve">hold or </w:t>
       </w:r>
       <w:r w:rsidR="00505A6C">
         <w:t xml:space="preserve">under an involuntary </w:t>
       </w:r>
       <w:r w:rsidR="00641898">
         <w:t>commitment</w:t>
       </w:r>
       <w:r w:rsidR="00D524B5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00424CD0">
         <w:t>waiting for an inpatient mental health program in an emergency room</w:t>
       </w:r>
       <w:r>
@@ -247,50 +235,59 @@
         <w:t xml:space="preserve"> and behavioral health services.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Magellan will pay b</w:t>
       </w:r>
       <w:r w:rsidRPr="00424CD0">
         <w:t>ehavioral health services based on the outpatient fee schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and p</w:t>
       </w:r>
       <w:r w:rsidRPr="00424CD0">
         <w:t xml:space="preserve">hysical health services </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00424CD0">
         <w:t xml:space="preserve"> 35% of the total cost of services</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00424CD0">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00215FE4">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00215FE4" w:rsidRPr="00737395">
+        <w:t xml:space="preserve">For members who are admitted into an inpatient mental health program Magellan will reimburse </w:t>
+      </w:r>
+      <w:r w:rsidR="24D6FC9B" w:rsidRPr="00737395">
+        <w:t xml:space="preserve">contacted rates and any physician costs incurred during the inpatient stay. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F36AED9" w14:textId="7CEC0D30" w:rsidR="00CE7759" w:rsidRPr="00555193" w:rsidRDefault="00595249" w:rsidP="00CE7759">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk170454318"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hospital</w:t>
       </w:r>
       <w:r w:rsidR="00184427">
@@ -2223,85 +2220,85 @@
                                 </w:rPr>
                                 <w:t>Magellan verification (</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:color w:val="FFFFFF"/>
                                 </w:rPr>
                                 <w:t>leave blank)</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-                <v:shape id="Graphic 22" style="position:absolute;left:24295;top:124;width:13;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1270,194945" o:spid="_x0000_s1027" filled="f" strokeweight="0" path="m,l,194932e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1fBKqwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91Wz3sNbVKFIQe1Qr0t4em+cmunlZNlHXf28EweMwM98wk1nvGnGmLljPCj4HGQji&#10;ymvLtYLt7+LjC0SIyBobz6TgSgFm09eXCZbaX3hN502sRYJwKFGBibEtpQyVIYdh4Fvi5O195zAm&#10;2dVSd3hJcNfIPMsK6dByWjDY0reh6rg5OQXa1iuzK5b9/2ir/w7LubTDQir1/tbPxyAi9fEZfrR/&#10;tII8h/uX9APk9AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1fBKqwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="6F3A7CAE" id="Group 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:22pt;width:239.35pt;height:16.35pt;z-index:-251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin" coordsize="30397,2076" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe4nW8bQQAAG0dAAAOAAAAZHJzL2Uyb0RvYy54bWzsWetv2zYQ/z6g/wOh7431cO1aiFN0zRIM&#10;KLoCzbDPtKwXKokaSdvKf7+7oyjLcpLZWdZ2mPxBpsTj446/470u3zVlwbaxVLmolo534TosriKx&#10;zqt06fx+d/P6rcOU5tWaF6KKl859rJx3V69+utzVYeyLTBTrWDKYpFLhrl46mdZ1OJmoKItLri5E&#10;HVfQmQhZcg2vMp2sJd/B7GUx8V13NtkJua6liGKl4Ou16XSuaP4kiSP9W5KoWLNi6cDeND0lPVf4&#10;nFxd8jCVvM7yqN0Gf8YuSp5XsGg31TXXnG1kfjRVmUdSKJHoi0iUE5EkeRQTD8CN5w64uZViUxMv&#10;abhL605MINqBnJ49bfRpeyvrL/VnaXYPzY8i+qpALpNdnYb9fnxP98RNIkscBEywhiR630k0bjSL&#10;4GPgBov59I3DIujz3fkM2iTyKINzORoWZb88PXDCQ7Msba7bzK4G9Ki9gNQ/E9CXjNcxyV2hAD5L&#10;lq9h+77DKl4CiG9bvMAXYAYXByqUYfumWnEOJORP/cWbAIQBsvD8qTs1orCy8vw5IBQF5S2mCyOo&#10;jl8eRhulb2NBIufbj0qTHNO1bfHMtqKmsk0JCoDQLwj62mEAfekwgP7KLF5zjePwHLHJsm51/FSK&#10;bXwnqFMPDgt2tu8tqmMqZCIgAQGpIYAGLgLQMg1aGNp91oqK7RBGuKgSRb6+yYuCXmS6+lBItuWo&#10;yvRDFmD4AVktlb7mKjN01NWSFRVhWoXmePDYVmJ9D6e7g/NcOurPDZexw4pfK8APXha2IW1jZRtS&#10;Fx8EXSkkHFjzrvmDy5rh8ktHw5l+EhZGPLTnhXx3tDiyEu83WiQ5HiZA2u6ofQFIG3j9+9gOjrAd&#10;oNjOxPaiw3Z7s/ax/f3BDcBCJYONPA1zVM45sUJswKk9DXVLZdXA/tc9pXlAHaxaACiIcL/sWcTD&#10;1aNCqNhoxt9q24HqqFM0jFA6atCxdZgeaRDd7ydrUOD6s3ngdRo0Wgc0S6N1+BGsA/gsA8+H3Lhn&#10;Y3u0DuhvjdahdbT+B/7V7EiDZmf5V+gbgN/yUIQFHo2NsCiEMKbfxh5939q6oRCmvnDYAJ4V2C/a&#10;CLq1e3epD3LrqOx7Dx0lsoDTHpdw+Y+BAwV6P27gAH7ywDTMzwR2sDBhQ5sZsCGDxZOJiMlt/87I&#10;pqiBNvIQxgm9/ouHDRSKGMattth/o1v9dU0EcSq11Uc73xg4QDLg24fekCEdaNDbMzXImgYMG/0F&#10;Dubho2qE3XCdjPZhTCx9i6Qp3O0DdBNATw4dPN/aB0L3ICoejYRNJpPV7Rwm6zjZKGM0Ev/t/GwA&#10;XrFRozu42FeiYfAFLvKeGjHd/Cyg5OLZ749UIWa+C8leCCSgQTHI3lb408D1uljioSIEZq+xCNHm&#10;ubG8QJl6G1m0fqqtUzyeXry5wQx+a4sOyEwBwHgyaMgOOk9KUZok+8lFAN2smlaUL1QPOCGrT/Ur&#10;qOmRLW7rj1g07L+TK7Kvkl79BQAA//8DAFBLAwQUAAYACAAAACEA3PsuV94AAAAGAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YZmCN7uJxqak2ZRS1FMRbAXxNs1Ok9Dsbshuk/TfO57s&#10;aXi8x3vf5OvJtGKg3jfOKojnEQiypdONrRR8Hd4elyB8QKuxdZYUXMnDuri/yzHTbrSfNOxDJbjE&#10;+gwV1CF0mZS+rMmgn7uOLHsn1xsMLPtK6h5HLjetfIqihTTYWF6osaNtTeV5fzEK3kccN8/x67A7&#10;n7bXn8PLx/cuJqUeZtNmBSLQFP7D8IfP6FAw09FdrPaiVcCPBAVJwpfdJF2mII4K0kUKssjlLX7x&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ7idbxtBAAAbR0AAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANz7LlfeAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAxwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADSBwAAAAA=&#10;">
+                <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;left:24295;top:124;width:13;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1270,194945" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1fBKqwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91Wz3sNbVKFIQe1Qr0t4em+cmunlZNlHXf28EweMwM98wk1nvGnGmLljPCj4HGQji&#10;ymvLtYLt7+LjC0SIyBobz6TgSgFm09eXCZbaX3hN502sRYJwKFGBibEtpQyVIYdh4Fvi5O195zAm&#10;2dVSd3hJcNfIPMsK6dByWjDY0reh6rg5OQXa1iuzK5b9/2ir/w7LubTDQir1/tbPxyAi9fEZfrR/&#10;tII8h/uX9APk9AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1fBKqwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,194932e" filled="f" strokeweight="0">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 23" style="position:absolute;left:24295;top:124;width:127;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12700,194945" o:spid="_x0000_s1028" fillcolor="black" stroked="f" path="m12407,l,,,194932r12407,l12407,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYLvu+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpqsoSzXKrosoHpR11/ujebbV5qUkUeu/N4LgcZiZb5jpvDGVuJLzpWUFH/0EBHFm&#10;dcm5gv+/Ze8ThA/IGivLpOBOHuazdmuKqbY3/qXrPuQiQtinqKAIoU6l9FlBBn3f1sTRO1pnMETp&#10;cqkd3iLcVHKQJGNpsOS4UGBNi4Ky8/5iFGwXzbHGzfdo9HPZnQ+rVXVy+qBUt9N8TUAEasI7/Gqv&#10;tYLBEJ5f4g+QswcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWC77vsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:shape id="Graphic 23" o:spid="_x0000_s1028" style="position:absolute;left:24295;top:124;width:127;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12700,194945" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYLvu+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpqsoSzXKrosoHpR11/ujebbV5qUkUeu/N4LgcZiZb5jpvDGVuJLzpWUFH/0EBHFm&#10;dcm5gv+/Ze8ThA/IGivLpOBOHuazdmuKqbY3/qXrPuQiQtinqKAIoU6l9FlBBn3f1sTRO1pnMETp&#10;cqkd3iLcVHKQJGNpsOS4UGBNi4Ky8/5iFGwXzbHGzfdo9HPZnQ+rVXVy+qBUt9N8TUAEasI7/Gqv&#10;tYLBEJ5f4g+QswcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWC77vsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m12407,l,,,194932r12407,l12407,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 24" style="position:absolute;left:30267;top:124;width:13;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1270,194945" o:spid="_x0000_s1029" filled="f" strokeweight="0" path="m,l,194932e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBV2S9FwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNKuUtW43KyKIPVqVYm+PzesmdfOybFJd/31TKHgcZuYbplwOrhUX6oP1rGA6yUAQ&#10;115bbhQcD5vxC4gQkTW2nknBjQIsq4dRiYX2V36nyz42IkE4FKjAxNgVUobakMMw8R1x8r587zAm&#10;2TdS93hNcNfKWZbl0qHltGCwo7Wh+rz/cQq0bXbmI98On4ujPn1vV9LOc6nU0+OwegURaYj38H/7&#10;TSuYPcPfl/QDZPULAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVdkvRcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:shape id="Graphic 24" o:spid="_x0000_s1029" style="position:absolute;left:30267;top:124;width:13;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1270,194945" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBV2S9FwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNKuUtW43KyKIPVqVYm+PzesmdfOybFJd/31TKHgcZuYbplwOrhUX6oP1rGA6yUAQ&#10;115bbhQcD5vxC4gQkTW2nknBjQIsq4dRiYX2V36nyz42IkE4FKjAxNgVUobakMMw8R1x8r587zAm&#10;2TdS93hNcNfKWZbl0qHltGCwo7Wh+rz/cQq0bXbmI98On4ujPn1vV9LOc6nU0+OwegURaYj38H/7&#10;TSuYPcPfl/QDZPULAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVdkvRcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,194932e" filled="f" strokeweight="0">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 25" style="position:absolute;left:30267;top:124;width:127;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12700,194945" o:spid="_x0000_s1030" fillcolor="black" stroked="f" path="m12407,l,,,194932r12407,l12407,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4i8ZRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U0DEYlZpU0Ri4dKbXN/ZJ9JNPs27K6a/vuuIPQ4zMw3TLEaTS8u5HxnWcHLNAFB&#10;XFvdcaPg53v9PAfhA7LG3jIp+CUPq+XjQ4G5tlf+oss+NCJC2OeooA1hyKX0dUsG/dQOxNE7WGcw&#10;ROkaqR1eI9z0Mk2SmTTYcVxocaCypfq0PxsFn+V4GHD7lmXv592p2mz6o9OVUpOn8XUBItAY/sP3&#10;9odWkGZw+xJ/gFz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALiLxlHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:shape id="Graphic 25" o:spid="_x0000_s1030" style="position:absolute;left:30267;top:124;width:127;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12700,194945" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4i8ZRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U0DEYlZpU0Ri4dKbXN/ZJ9JNPs27K6a/vuuIPQ4zMw3TLEaTS8u5HxnWcHLNAFB&#10;XFvdcaPg53v9PAfhA7LG3jIp+CUPq+XjQ4G5tlf+oss+NCJC2OeooA1hyKX0dUsG/dQOxNE7WGcw&#10;ROkaqR1eI9z0Mk2SmTTYcVxocaCypfq0PxsFn+V4GHD7lmXv592p2mz6o9OVUpOn8XUBItAY/sP3&#10;9odWkGZw+xJ/gFz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALiLxlHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m12407,l,,,194932r12407,l12407,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 26" style="position:absolute;left:124;width:30270;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,1270" o:spid="_x0000_s1031" filled="f" strokeweight="0" path="m,l3026740,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/02m6xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcARvRFMVRKpRtKAusiD+4PWhObbV5qQ0UbtvbxaEvRxm5htmtmhMKZ5Uu8KygkE/AkGc&#10;Wl1wpuB8WvcmIJxH1lhaJgW/5GAxb33NMNb2xQd6Hn0mAoRdjApy76tYSpfmZND1bUUcvKutDfog&#10;60zqGl8Bbko5jKKxNFhwWMixoiSn9H58GAWH5UUno81lt8pOt+2g+zPaJw0r1Wk3yykIT43/D3/a&#10;31rBcAx/X8IPkPM3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP/TabrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:shape id="Graphic 26" o:spid="_x0000_s1031" style="position:absolute;left:124;width:30270;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/02m6xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcARvRFMVRKpRtKAusiD+4PWhObbV5qQ0UbtvbxaEvRxm5htmtmhMKZ5Uu8KygkE/AkGc&#10;Wl1wpuB8WvcmIJxH1lhaJgW/5GAxb33NMNb2xQd6Hn0mAoRdjApy76tYSpfmZND1bUUcvKutDfog&#10;60zqGl8Bbko5jKKxNFhwWMixoiSn9H58GAWH5UUno81lt8pOt+2g+zPaJw0r1Wk3yykIT43/D3/a&#10;31rBcAx/X8IPkPM3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP/TabrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l3026740,e" filled="f" strokeweight="0">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 27" style="position:absolute;left:123;width:30271;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,12700" o:spid="_x0000_s1032" fillcolor="black" stroked="f" path="m3026727,l,,,12407r3026727,l3026727,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVMjNmxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+6aZJtSW6ig0UCgVBzQdcstckbfZuyG6T6Nd3BcHHYWbOMOvtaBrRU+dqywpe5hEI&#10;4sLqmksF+elz9g7CeWSNjWVScCEH2810ssZU24EP1B99KQKEXYoKKu/bVEpXVGTQzW1LHLyz7Qz6&#10;ILtS6g6HADeNjKNoKQ3WHBYqbCmrqPg9/hkFjr8Xicuv+T6ziw/8eS3bKBmUen4adysQnkb/CN/b&#10;X1pB/Aa3L+EHyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABUyM2bEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:shape id="Graphic 27" o:spid="_x0000_s1032" style="position:absolute;left:123;width:30271;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,12700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVMjNmxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+6aZJtSW6ig0UCgVBzQdcstckbfZuyG6T6Nd3BcHHYWbOMOvtaBrRU+dqywpe5hEI&#10;4sLqmksF+elz9g7CeWSNjWVScCEH2810ssZU24EP1B99KQKEXYoKKu/bVEpXVGTQzW1LHLyz7Qz6&#10;ILtS6g6HADeNjKNoKQ3WHBYqbCmrqPg9/hkFjr8Xicuv+T6ziw/8eS3bKBmUen4adysQnkb/CN/b&#10;X1pB/Aa3L+EHyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABUyM2bEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3026727,l,,,12407r3026727,l3026727,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 28" style="position:absolute;left:124;top:1949;width:30270;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,1270" o:spid="_x0000_s1033" filled="f" strokeweight="0" path="m,l3026740,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhAFhTwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL1I3WhAJGYTNGBbSkHUkvOQHZO02dmQ3Zr033cPhR4f7zvNJ9OJOw2utaxgtYxAEFdW&#10;t1wr+Lgen7YgnEfW2FkmBT/kIM9mDykm2o58pvvF1yKEsEtQQeN9n0jpqoYMuqXtiQN3s4NBH+BQ&#10;Sz3gGMJNJ9dRtJEGWw4NDfZUNFR9Xb6NgvO+1EX8XL4d6uvny2rxHp+KiZV6nE/7HQhPk/8X/7lf&#10;tYJ1GBu+hB8gs18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4QBYU8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:shape id="Graphic 28" o:spid="_x0000_s1033" style="position:absolute;left:124;top:1949;width:30270;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhAFhTwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL1I3WhAJGYTNGBbSkHUkvOQHZO02dmQ3Zr033cPhR4f7zvNJ9OJOw2utaxgtYxAEFdW&#10;t1wr+Lgen7YgnEfW2FkmBT/kIM9mDykm2o58pvvF1yKEsEtQQeN9n0jpqoYMuqXtiQN3s4NBH+BQ&#10;Sz3gGMJNJ9dRtJEGWw4NDfZUNFR9Xb6NgvO+1EX8XL4d6uvny2rxHp+KiZV6nE/7HQhPk/8X/7lf&#10;tYJ1GBu+hB8gs18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4QBYU8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l3026740,e" filled="f" strokeweight="0">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 29" style="position:absolute;left:123;top:1949;width:30271;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,12700" o:spid="_x0000_s1034" fillcolor="black" stroked="f" path="m3026727,l,,,12407r3026727,l3026727,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAL4QKPxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+6aZJlTa6ig0UCgVBzQdcstckbfZuyG6T6Nd3BcHHYWbOMOvtaBrRU+dqywpe5hEI&#10;4sLqmksF+elz9gbCeWSNjWVScCEH2810ssZU24EP1B99KQKEXYoKKu/bVEpXVGTQzW1LHLyz7Qz6&#10;ILtS6g6HADeNjKNoKQ3WHBYqbCmrqPg9/hkFjr8Xicuv+T6ziw/8eS3bKBmUen4adysQnkb/CN/b&#10;X1pB/A63L+EHyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAvhAo/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:shape id="Graphic 29" o:spid="_x0000_s1034" style="position:absolute;left:123;top:1949;width:30271;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3027045,12700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAL4QKPxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+6aZJlTa6ig0UCgVBzQdcstckbfZuyG6T6Nd3BcHHYWbOMOvtaBrRU+dqywpe5hEI&#10;4sLqmksF+elz9gbCeWSNjWVScCEH2810ssZU24EP1B99KQKEXYoKKu/bVEpXVGTQzW1LHLyz7Qz6&#10;ILtS6g6HADeNjKNoKQ3WHBYqbCmrqPg9/hkFjr8Xicuv+T6ziw/8eS3bKBmUen4adysQnkb/CN/b&#10;X1pB/A63L+EHyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAvhAo/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3026727,l,,,12407r3026727,l3026727,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Textbox 30" style="position:absolute;left:62;top:62;width:24301;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1035" fillcolor="red" strokeweight=".34464mm" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLrXIpwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+ymqS2M0hlFhA27y9DKzo/m2RSbl5Jktvvvl8PA48f3e7Ob7SDu5EPvWMF6lYEgbp3u&#10;uVNwad6XJYgQkTUOjknBLwXYbZ8WG6y0m/hE93PsRArhUKECE+NYSRlaQxbDyo3Eibs6bzEm6Dup&#10;PU4p3A4yz7JXabHn1GBwpIOh9nb+sQrqhgv72ZfejIfymH19N3X+0Sj18jzv30BEmuND/O8+agVF&#10;Wp++pB8gt38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy61yKcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:shape id="Textbox 30" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:62;top:62;width:24301;height:1949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLrXIpwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+ymqS2M0hlFhA27y9DKzo/m2RSbl5Jktvvvl8PA48f3e7Ob7SDu5EPvWMF6lYEgbp3u&#10;uVNwad6XJYgQkTUOjknBLwXYbZ8WG6y0m/hE93PsRArhUKECE+NYSRlaQxbDyo3Eibs6bzEm6Dup&#10;PU4p3A4yz7JXabHn1GBwpIOh9nb+sQrqhgv72ZfejIfymH19N3X+0Sj18jzv30BEmuND/O8+agVF&#10;Wp++pB8gt38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy61yKcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="red" strokeweight=".34464mm">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidRPr="00EC406B" w:rsidR="00CE7759" w:rsidP="00CE7759" w:rsidRDefault="001C6F6A" w14:paraId="0B09CCC7" w14:textId="556B876D">
+                      <w:p w14:paraId="61CAE16B" w14:textId="556B876D" w:rsidR="00CE7759" w:rsidRPr="00EC406B" w:rsidRDefault="001C6F6A" w:rsidP="00CE7759">
                         <w:pPr>
                           <w:ind w:left="27"/>
                           <w:rPr>
                             <w:b/>
                             <w:i/>
                             <w:iCs/>
                             <w:color w:val="000000"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                           </w:rPr>
                           <w:t>Magellan verification (</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:i/>
                             <w:iCs/>
                             <w:color w:val="FFFFFF"/>
                           </w:rPr>
                           <w:t>leave blank)</w:t>
                         </w:r>
@@ -2380,92 +2377,102 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC406B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F98C8DD" w14:textId="77777777" w:rsidR="00184427" w:rsidRPr="00EC406B" w:rsidRDefault="00184427" w:rsidP="00EC406B">
+          <w:p w14:paraId="6F98C8DD" w14:textId="5BBB6142" w:rsidR="00184427" w:rsidRPr="00EC406B" w:rsidRDefault="00184427" w:rsidP="00EC406B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="273" w:lineRule="auto"/>
               <w:ind w:left="266" w:right="241" w:firstLine="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC406B">
+            <w:r w:rsidRPr="00737395">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC406B">
+            <w:r w:rsidRPr="00737395">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC406B">
+            <w:r w:rsidRPr="00737395">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of Service</w:t>
+            </w:r>
+            <w:r w:rsidR="00215FE4" w:rsidRPr="00737395">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E5B7F4" w14:textId="6D2FFA6A" w:rsidR="00184427" w:rsidRPr="00EC406B" w:rsidRDefault="00184427" w:rsidP="001C6F6A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="273" w:lineRule="auto"/>
               <w:ind w:left="69" w:right="43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC406B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -2732,56 +2739,53 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC406B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00184427" w14:paraId="18AB3197" w14:textId="77777777" w:rsidTr="00595249">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DFF2B4" w14:textId="77777777" w:rsidR="00184427" w:rsidRDefault="00184427">
+          <w:p w14:paraId="71C1B59C" w14:textId="66A43A57" w:rsidR="00184427" w:rsidRDefault="00184427">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
@@ -2810,55 +2814,50 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F612180" w14:textId="55CD14BD" w:rsidR="00184427" w:rsidRDefault="00184427">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D46C5B">
               <w:rPr>
@@ -6891,51 +6890,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="326"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDA6A7C" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="001C6F6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4264"/>
           <w:tab w:val="left" w:pos="10261"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:ind w:left="321"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29691850" w14:textId="15FC896F" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="00CE7759" w:rsidP="001C6F6A">
+    <w:p w14:paraId="29691850" w14:textId="200E0673" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="00CE7759" w:rsidP="001C6F6A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4264"/>
           <w:tab w:val="left" w:pos="10261"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -7027,51 +7026,51 @@
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>delivered</w:t>
       </w:r>
       <w:r w:rsidR="001C6F6A" w:rsidRPr="001C6F6A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007C1168" w:rsidRPr="001C6F6A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174CC984" w14:textId="22E5B2C3" w:rsidR="007C1168" w:rsidRPr="00EC406B" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B">
+    <w:p w14:paraId="174CC984" w14:textId="18E91CEC" w:rsidR="007C1168" w:rsidRPr="00EC406B" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4264"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6F6A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CE7759" w:rsidRPr="00EC406B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
@@ -7137,241 +7136,311 @@
       </w:r>
       <w:r w:rsidR="007C1168">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41748" w:rsidRPr="00F41748">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:spacing w:val="-4"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:id w:val="166757228"/>
+          <w:placeholder>
+            <w:docPart w:val="BB87FEDB5DD245D9B2EC9C20602E3698"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F41748" w:rsidRPr="001F589D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F41748" w:rsidRPr="00EC406B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC406B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2CCCFC" w14:textId="77777777" w:rsidR="007C1168" w:rsidRPr="00EC406B" w:rsidRDefault="007C1168" w:rsidP="00EC406B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="5040"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC406B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E44DB54" w14:textId="30C0CF44" w:rsidR="007C1168" w:rsidRDefault="007C1168" w:rsidP="007C1168">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="326"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="04228F27" w14:textId="1E3FCE4B" w:rsidR="000D48E4" w:rsidRPr="000D48E4" w:rsidRDefault="00760E99" w:rsidP="00760E99">
+    <w:p w14:paraId="51DBA56E" w14:textId="77777777" w:rsidR="00B40D63" w:rsidRDefault="00B40D63" w:rsidP="007C1168">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="101"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1A8873" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B"/>
+    <w:p w14:paraId="533955E8" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B"/>
+    <w:p w14:paraId="265C99FE" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B"/>
+    <w:p w14:paraId="2AD3514A" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B"/>
+    <w:p w14:paraId="11F5F699" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B"/>
+    <w:p w14:paraId="7D0A03F4" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRPr="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="00EC406B"/>
+    <w:p w14:paraId="231B1864" w14:textId="77777777" w:rsidR="001C6F6A" w:rsidRDefault="001C6F6A" w:rsidP="001C6F6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04228F27" w14:textId="5416DF5D" w:rsidR="000D48E4" w:rsidRPr="000D48E4" w:rsidRDefault="001C6F6A" w:rsidP="00737395">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10381"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="000D48E4" w:rsidRPr="000D48E4" w:rsidSect="00B05CFB">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="405" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="540BAF64" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
+    <w:p w14:paraId="340FA125" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="456D1B9E" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
+    <w:p w14:paraId="32CD2E03" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1AA49550" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E">
+    <w:p w14:paraId="18CC5117" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2ED23128" w14:textId="41065B2B" w:rsidR="002A0134" w:rsidRDefault="002A0134" w:rsidP="000D48E4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ED23128" w14:textId="09B342A0" w:rsidR="002A0134" w:rsidRDefault="002A0134" w:rsidP="000D48E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r w:rsidR="00CC51A0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="000D48E4">
+    <w:r w:rsidR="00737395">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/24</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00957761">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00957761">
       <w:rPr>
         <w:bCs/>
@@ -7548,81 +7617,88 @@
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="58113BC2" w14:textId="77777777" w:rsidR="002A0134" w:rsidRDefault="002A0134">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6B8E7B31" w14:textId="7CF035E2" w:rsidR="002A0134" w:rsidRDefault="002A0134" w:rsidP="000D48E4">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B8E7B31" w14:textId="1DCE42E9" w:rsidR="002A0134" w:rsidRDefault="002A0134" w:rsidP="000D48E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00E14BF3">
+    <w:r w:rsidR="00CC51A0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>07</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00737395">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/24</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00957761">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00957761">
       <w:rPr>
         <w:bCs/>
@@ -7794,163 +7870,164 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Magellan Health, Inc.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="492BB130" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
+    <w:p w14:paraId="6A9F5C32" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30D3D842" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
+    <w:p w14:paraId="791BE591" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E" w:rsidP="002A0134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33ABCE3E" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E">
+    <w:p w14:paraId="262C81D6" w14:textId="77777777" w:rsidR="00D6635E" w:rsidRDefault="00D6635E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1573ED6E" w14:textId="77777777" w:rsidR="00CE7759" w:rsidRDefault="00CE7759" w:rsidP="00EC406B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74456289" w14:textId="5CB59F17" w:rsidR="00EE03F3" w:rsidRDefault="00EE03F3" w:rsidP="00EC406B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1740"/>
         <w:tab w:val="center" w:pos="3375"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00814402">
       <w:rPr>
+        <w:rStyle w:val="cf01"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">Emergency Room Precommitment Services Invoice </w:t>
+      <w:t>Hold and Commitment Reimbursement</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="cf01"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Invoice</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="30711675" w14:textId="43EAECF0" w:rsidR="00DC3DA4" w:rsidRPr="00DC3DA4" w:rsidRDefault="00DC3DA4" w:rsidP="00DC3DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5376C37B" w14:textId="26909D5D" w:rsidR="00CE7759" w:rsidRPr="002A0134" w:rsidRDefault="002A0134" w:rsidP="00EC406B">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D4BA940" w14:textId="77777777" w:rsidR="00CF5F40" w:rsidRDefault="002A0134" w:rsidP="00EC406B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2610"/>
         <w:tab w:val="center" w:pos="3375"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="_Hlk164151621"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk164151622"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk170453322"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk170453323"/>
     <w:r w:rsidRPr="002A0134">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1F74CB" wp14:editId="556B7993">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1F74CB" wp14:editId="556B7993">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1571625" cy="421195"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1906405909" name="Picture 1906405909" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="540615100" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7975,139 +8052,175 @@
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00CE7759">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Ida</w:t>
     </w:r>
     <w:r w:rsidR="00CE7759" w:rsidRPr="002A0134">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>ho Behavioral Health Plan</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0E3617BC" w14:textId="77777777" w:rsidR="00CE7759" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
+  <w:p w14:paraId="5376C37B" w14:textId="6747C91A" w:rsidR="00CE7759" w:rsidRPr="00CF5F40" w:rsidRDefault="0052148E" w:rsidP="00EC406B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1740"/>
+        <w:tab w:val="left" w:pos="2610"/>
         <w:tab w:val="center" w:pos="3375"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0052148E">
       <w:rPr>
+        <w:rStyle w:val="Heading1Char"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00737395">
+      <w:rPr>
+        <w:rStyle w:val="cf01"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t xml:space="preserve">Emergency Room Precommitment Services Invoice </w:t>
+      <w:t xml:space="preserve">Hold and Commitment </w:t>
+    </w:r>
+    <w:r w:rsidR="00CF5F40" w:rsidRPr="00737395">
+      <w:rPr>
+        <w:rStyle w:val="cf01"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Reimbursement</w:t>
+    </w:r>
+    <w:r w:rsidR="00EE03F3">
+      <w:rPr>
+        <w:rStyle w:val="cf01"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Invoice</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47104500" w14:textId="5AA10725" w:rsidR="00CE7759" w:rsidRPr="00EC406B" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
+  <w:p w14:paraId="47104500" w14:textId="766A3339" w:rsidR="00CE7759" w:rsidRPr="00EC406B" w:rsidRDefault="00CE7759" w:rsidP="00CE7759">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1740"/>
         <w:tab w:val="center" w:pos="3375"/>
       </w:tabs>
       <w:ind w:left="720"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>**</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC406B">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>For use when individuals are not eligible for Medicaid</w:t>
     </w:r>
+    <w:r w:rsidR="00CF5F40">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> or other State funding</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>**</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="2"/>
   <w:bookmarkEnd w:id="3"/>
   <w:bookmarkEnd w:id="4"/>
   <w:bookmarkEnd w:id="5"/>
   <w:p w14:paraId="3FB2F668" w14:textId="77777777" w:rsidR="002A0134" w:rsidRDefault="002A0134" w:rsidP="00CE7759">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1740"/>
         <w:tab w:val="center" w:pos="3375"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4507501D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5590E574"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8300,527 +8413,612 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C109ED"/>
     <w:rsid w:val="00003399"/>
     <w:rsid w:val="00011744"/>
     <w:rsid w:val="00022125"/>
     <w:rsid w:val="000346BC"/>
     <w:rsid w:val="00034A3D"/>
     <w:rsid w:val="000413D5"/>
     <w:rsid w:val="00041E70"/>
     <w:rsid w:val="000425AB"/>
     <w:rsid w:val="00055AD2"/>
     <w:rsid w:val="00057183"/>
     <w:rsid w:val="0006603A"/>
     <w:rsid w:val="00066717"/>
     <w:rsid w:val="0006682C"/>
+    <w:rsid w:val="00070BC6"/>
     <w:rsid w:val="000724E2"/>
     <w:rsid w:val="00085885"/>
     <w:rsid w:val="00090259"/>
     <w:rsid w:val="000936E8"/>
     <w:rsid w:val="00095C3B"/>
     <w:rsid w:val="000A1D79"/>
     <w:rsid w:val="000A49DD"/>
     <w:rsid w:val="000A71A5"/>
     <w:rsid w:val="000B4E6D"/>
     <w:rsid w:val="000D3C61"/>
     <w:rsid w:val="000D48E4"/>
     <w:rsid w:val="000D559C"/>
     <w:rsid w:val="000E05D9"/>
     <w:rsid w:val="000E2599"/>
     <w:rsid w:val="000E3C80"/>
-    <w:rsid w:val="0010290B"/>
+    <w:rsid w:val="00100D14"/>
     <w:rsid w:val="00103A8B"/>
-    <w:rsid w:val="00113026"/>
     <w:rsid w:val="001162C6"/>
     <w:rsid w:val="0012085A"/>
     <w:rsid w:val="001315FC"/>
+    <w:rsid w:val="00140511"/>
     <w:rsid w:val="001469BC"/>
     <w:rsid w:val="001605DD"/>
     <w:rsid w:val="00163574"/>
     <w:rsid w:val="00164994"/>
-    <w:rsid w:val="00175FC2"/>
     <w:rsid w:val="00182A6A"/>
     <w:rsid w:val="00184427"/>
     <w:rsid w:val="00186F94"/>
     <w:rsid w:val="001876D3"/>
+    <w:rsid w:val="001935C9"/>
     <w:rsid w:val="001A41F1"/>
+    <w:rsid w:val="001B0678"/>
     <w:rsid w:val="001B114D"/>
     <w:rsid w:val="001B17AC"/>
     <w:rsid w:val="001B45E5"/>
     <w:rsid w:val="001B6E1A"/>
     <w:rsid w:val="001B6FE1"/>
+    <w:rsid w:val="001C55A2"/>
     <w:rsid w:val="001C6F6A"/>
+    <w:rsid w:val="001C71D4"/>
     <w:rsid w:val="001D4B8C"/>
     <w:rsid w:val="001D7F42"/>
+    <w:rsid w:val="001E127C"/>
     <w:rsid w:val="001F2D0A"/>
     <w:rsid w:val="001F7E9F"/>
     <w:rsid w:val="00204BA4"/>
     <w:rsid w:val="00204F53"/>
     <w:rsid w:val="0020552C"/>
     <w:rsid w:val="0021159B"/>
     <w:rsid w:val="00215595"/>
+    <w:rsid w:val="00215FE4"/>
     <w:rsid w:val="00227459"/>
+    <w:rsid w:val="0024635C"/>
     <w:rsid w:val="00247129"/>
     <w:rsid w:val="00250867"/>
     <w:rsid w:val="002541FD"/>
     <w:rsid w:val="00257061"/>
     <w:rsid w:val="00257DE0"/>
     <w:rsid w:val="00265D93"/>
     <w:rsid w:val="00265E62"/>
     <w:rsid w:val="00270548"/>
     <w:rsid w:val="00274559"/>
     <w:rsid w:val="00275877"/>
+    <w:rsid w:val="00285157"/>
     <w:rsid w:val="00286EDA"/>
     <w:rsid w:val="002935F9"/>
     <w:rsid w:val="002A0134"/>
+    <w:rsid w:val="002B262F"/>
     <w:rsid w:val="002B3917"/>
     <w:rsid w:val="002B6B67"/>
     <w:rsid w:val="002C0D5C"/>
     <w:rsid w:val="002C3CB0"/>
     <w:rsid w:val="002C6A2C"/>
     <w:rsid w:val="002C7192"/>
     <w:rsid w:val="002D0088"/>
     <w:rsid w:val="002D16EA"/>
+    <w:rsid w:val="002D3464"/>
     <w:rsid w:val="002E4937"/>
     <w:rsid w:val="002E654A"/>
     <w:rsid w:val="002E774E"/>
     <w:rsid w:val="0030175E"/>
     <w:rsid w:val="0030510B"/>
     <w:rsid w:val="00307065"/>
     <w:rsid w:val="00310AEB"/>
+    <w:rsid w:val="00315BBE"/>
     <w:rsid w:val="00320BF5"/>
+    <w:rsid w:val="003252B9"/>
     <w:rsid w:val="00336276"/>
     <w:rsid w:val="0034185C"/>
     <w:rsid w:val="003448A9"/>
+    <w:rsid w:val="00356B62"/>
     <w:rsid w:val="003579E7"/>
+    <w:rsid w:val="003606EE"/>
     <w:rsid w:val="0036709E"/>
     <w:rsid w:val="00377ED6"/>
+    <w:rsid w:val="00384D1F"/>
     <w:rsid w:val="0038578A"/>
     <w:rsid w:val="003948E7"/>
+    <w:rsid w:val="0039526A"/>
+    <w:rsid w:val="00397569"/>
     <w:rsid w:val="003B0F76"/>
     <w:rsid w:val="003D6D37"/>
+    <w:rsid w:val="003E14EE"/>
+    <w:rsid w:val="003E5254"/>
     <w:rsid w:val="003F5590"/>
     <w:rsid w:val="003F5ED2"/>
     <w:rsid w:val="004013F6"/>
     <w:rsid w:val="004055E3"/>
     <w:rsid w:val="00405D0E"/>
     <w:rsid w:val="00405DD2"/>
+    <w:rsid w:val="004137C8"/>
     <w:rsid w:val="00415B21"/>
     <w:rsid w:val="00417ABC"/>
     <w:rsid w:val="00433D5D"/>
     <w:rsid w:val="00434BF5"/>
     <w:rsid w:val="0044154E"/>
     <w:rsid w:val="004444EF"/>
     <w:rsid w:val="004451C7"/>
     <w:rsid w:val="0044772D"/>
     <w:rsid w:val="00451C17"/>
     <w:rsid w:val="0046005C"/>
     <w:rsid w:val="004679CF"/>
     <w:rsid w:val="00473078"/>
     <w:rsid w:val="00482CC5"/>
     <w:rsid w:val="004921E0"/>
     <w:rsid w:val="00496794"/>
+    <w:rsid w:val="004A1AD3"/>
     <w:rsid w:val="004A1E97"/>
     <w:rsid w:val="004B6694"/>
     <w:rsid w:val="004B6835"/>
     <w:rsid w:val="004B71A9"/>
     <w:rsid w:val="004C50B8"/>
+    <w:rsid w:val="004C770D"/>
     <w:rsid w:val="004E395B"/>
     <w:rsid w:val="004E4157"/>
     <w:rsid w:val="004F01CF"/>
     <w:rsid w:val="004F061B"/>
     <w:rsid w:val="004F37EB"/>
     <w:rsid w:val="00505A6C"/>
+    <w:rsid w:val="00512855"/>
     <w:rsid w:val="00520683"/>
+    <w:rsid w:val="0052148E"/>
     <w:rsid w:val="005223C6"/>
     <w:rsid w:val="00523E58"/>
     <w:rsid w:val="005245AD"/>
+    <w:rsid w:val="00526CAB"/>
     <w:rsid w:val="00530716"/>
     <w:rsid w:val="00536BA2"/>
     <w:rsid w:val="005416B5"/>
+    <w:rsid w:val="00543CC7"/>
     <w:rsid w:val="00553F02"/>
-    <w:rsid w:val="00556CA1"/>
+    <w:rsid w:val="0056408C"/>
     <w:rsid w:val="00575166"/>
     <w:rsid w:val="005836D7"/>
     <w:rsid w:val="00592FF8"/>
     <w:rsid w:val="00595249"/>
     <w:rsid w:val="005A15EF"/>
     <w:rsid w:val="005A17AF"/>
     <w:rsid w:val="005C36E4"/>
     <w:rsid w:val="005C383C"/>
     <w:rsid w:val="005C70B3"/>
     <w:rsid w:val="005C717B"/>
     <w:rsid w:val="005D0AE0"/>
     <w:rsid w:val="005D2AB3"/>
+    <w:rsid w:val="005D33FE"/>
     <w:rsid w:val="005E0474"/>
     <w:rsid w:val="005E3767"/>
     <w:rsid w:val="00600A8D"/>
+    <w:rsid w:val="0060603C"/>
     <w:rsid w:val="00607A29"/>
     <w:rsid w:val="00612E74"/>
+    <w:rsid w:val="00613EF5"/>
     <w:rsid w:val="0062034E"/>
     <w:rsid w:val="006208E5"/>
     <w:rsid w:val="00633DC5"/>
     <w:rsid w:val="00641898"/>
+    <w:rsid w:val="006458A7"/>
     <w:rsid w:val="00662C75"/>
+    <w:rsid w:val="006643EA"/>
+    <w:rsid w:val="00671AE4"/>
     <w:rsid w:val="00674696"/>
     <w:rsid w:val="00696D4B"/>
     <w:rsid w:val="006A0718"/>
     <w:rsid w:val="006B1907"/>
     <w:rsid w:val="006B24DD"/>
+    <w:rsid w:val="006B34A9"/>
+    <w:rsid w:val="006B51E6"/>
     <w:rsid w:val="006D497B"/>
     <w:rsid w:val="006D7968"/>
     <w:rsid w:val="006E5459"/>
     <w:rsid w:val="006F14AF"/>
     <w:rsid w:val="006F31EC"/>
     <w:rsid w:val="0071361E"/>
     <w:rsid w:val="007262F8"/>
     <w:rsid w:val="00726BD5"/>
+    <w:rsid w:val="00737395"/>
     <w:rsid w:val="0074098D"/>
     <w:rsid w:val="00741EBD"/>
     <w:rsid w:val="00743B98"/>
     <w:rsid w:val="00753B7D"/>
-    <w:rsid w:val="00756531"/>
-    <w:rsid w:val="00760E99"/>
+    <w:rsid w:val="00753EBA"/>
     <w:rsid w:val="00763337"/>
     <w:rsid w:val="007644F6"/>
     <w:rsid w:val="007710AF"/>
     <w:rsid w:val="00772F78"/>
     <w:rsid w:val="00775F59"/>
     <w:rsid w:val="0077634C"/>
     <w:rsid w:val="007816EC"/>
     <w:rsid w:val="0078209A"/>
     <w:rsid w:val="007849D8"/>
     <w:rsid w:val="007854A8"/>
     <w:rsid w:val="0078694F"/>
     <w:rsid w:val="0079108A"/>
+    <w:rsid w:val="00791B69"/>
     <w:rsid w:val="007B7C95"/>
+    <w:rsid w:val="007C0CF7"/>
     <w:rsid w:val="007C1168"/>
-    <w:rsid w:val="007D5A73"/>
     <w:rsid w:val="007D6A99"/>
     <w:rsid w:val="007D750C"/>
     <w:rsid w:val="0081163F"/>
     <w:rsid w:val="00823B0A"/>
     <w:rsid w:val="00835AB2"/>
     <w:rsid w:val="00842EEF"/>
     <w:rsid w:val="00844027"/>
     <w:rsid w:val="00847CEE"/>
+    <w:rsid w:val="0085255A"/>
     <w:rsid w:val="00853CE7"/>
+    <w:rsid w:val="008607BF"/>
     <w:rsid w:val="008608CD"/>
     <w:rsid w:val="00862E0B"/>
+    <w:rsid w:val="008654FD"/>
     <w:rsid w:val="00870EBA"/>
     <w:rsid w:val="0087623A"/>
     <w:rsid w:val="008843E5"/>
+    <w:rsid w:val="008854E3"/>
     <w:rsid w:val="0088718C"/>
     <w:rsid w:val="00894C4D"/>
     <w:rsid w:val="008A00C7"/>
     <w:rsid w:val="008A0173"/>
     <w:rsid w:val="008A034A"/>
     <w:rsid w:val="008A26D2"/>
     <w:rsid w:val="008A3338"/>
     <w:rsid w:val="008A45E6"/>
     <w:rsid w:val="008A50DA"/>
+    <w:rsid w:val="008A6AD0"/>
     <w:rsid w:val="008B1B46"/>
     <w:rsid w:val="008C63E5"/>
+    <w:rsid w:val="008C6505"/>
     <w:rsid w:val="008D13AE"/>
     <w:rsid w:val="008D1541"/>
     <w:rsid w:val="008D1F27"/>
     <w:rsid w:val="008E155C"/>
     <w:rsid w:val="008E63AE"/>
     <w:rsid w:val="008E7DB1"/>
     <w:rsid w:val="0090059F"/>
     <w:rsid w:val="00914282"/>
     <w:rsid w:val="0091565E"/>
     <w:rsid w:val="00920505"/>
     <w:rsid w:val="00921AB0"/>
     <w:rsid w:val="009242C8"/>
     <w:rsid w:val="00932D66"/>
     <w:rsid w:val="00940E54"/>
     <w:rsid w:val="0094401C"/>
     <w:rsid w:val="009452BF"/>
     <w:rsid w:val="00947D7A"/>
+    <w:rsid w:val="00957530"/>
     <w:rsid w:val="00962F59"/>
     <w:rsid w:val="00964066"/>
     <w:rsid w:val="009651B6"/>
     <w:rsid w:val="00970E2E"/>
+    <w:rsid w:val="0097140F"/>
     <w:rsid w:val="009820CB"/>
     <w:rsid w:val="009941BB"/>
     <w:rsid w:val="009B1246"/>
     <w:rsid w:val="009B41C8"/>
+    <w:rsid w:val="009B4524"/>
+    <w:rsid w:val="009C67E7"/>
     <w:rsid w:val="009E2271"/>
     <w:rsid w:val="009E32D9"/>
     <w:rsid w:val="009E3932"/>
     <w:rsid w:val="00A032B9"/>
     <w:rsid w:val="00A07852"/>
     <w:rsid w:val="00A142E0"/>
+    <w:rsid w:val="00A1710F"/>
     <w:rsid w:val="00A229E5"/>
     <w:rsid w:val="00A24CC0"/>
     <w:rsid w:val="00A42FE0"/>
     <w:rsid w:val="00A46C40"/>
     <w:rsid w:val="00A56E5C"/>
     <w:rsid w:val="00A575D2"/>
     <w:rsid w:val="00A60E81"/>
     <w:rsid w:val="00A659CE"/>
     <w:rsid w:val="00A714D1"/>
     <w:rsid w:val="00A73108"/>
     <w:rsid w:val="00A84B53"/>
     <w:rsid w:val="00A84EA0"/>
     <w:rsid w:val="00A8673F"/>
     <w:rsid w:val="00AA16C4"/>
     <w:rsid w:val="00AA2D45"/>
     <w:rsid w:val="00AA4255"/>
     <w:rsid w:val="00AA72E7"/>
+    <w:rsid w:val="00AB2239"/>
+    <w:rsid w:val="00AB4BC7"/>
     <w:rsid w:val="00AB4CE0"/>
     <w:rsid w:val="00AB7ECE"/>
     <w:rsid w:val="00AC2FC9"/>
     <w:rsid w:val="00AD2D6B"/>
     <w:rsid w:val="00AD62C3"/>
     <w:rsid w:val="00AE0854"/>
     <w:rsid w:val="00AF0D25"/>
     <w:rsid w:val="00AF14B3"/>
     <w:rsid w:val="00AF65CA"/>
+    <w:rsid w:val="00B0442A"/>
     <w:rsid w:val="00B0544F"/>
     <w:rsid w:val="00B05CFB"/>
     <w:rsid w:val="00B13D0D"/>
+    <w:rsid w:val="00B16BD5"/>
     <w:rsid w:val="00B23A1C"/>
+    <w:rsid w:val="00B24D59"/>
     <w:rsid w:val="00B40D63"/>
     <w:rsid w:val="00B51275"/>
     <w:rsid w:val="00B558D6"/>
     <w:rsid w:val="00B606F3"/>
     <w:rsid w:val="00B67ABA"/>
     <w:rsid w:val="00B8084B"/>
     <w:rsid w:val="00B82908"/>
     <w:rsid w:val="00B85BB9"/>
     <w:rsid w:val="00B86BD5"/>
     <w:rsid w:val="00BB5AE8"/>
     <w:rsid w:val="00BC082E"/>
     <w:rsid w:val="00BC160A"/>
     <w:rsid w:val="00BC1673"/>
     <w:rsid w:val="00BC43B8"/>
     <w:rsid w:val="00BC4555"/>
     <w:rsid w:val="00BD692C"/>
     <w:rsid w:val="00BE3C2E"/>
     <w:rsid w:val="00BE7BB0"/>
     <w:rsid w:val="00BF249D"/>
     <w:rsid w:val="00BF67A9"/>
     <w:rsid w:val="00BF760F"/>
     <w:rsid w:val="00C0282B"/>
     <w:rsid w:val="00C109ED"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C23EB9"/>
     <w:rsid w:val="00C341FD"/>
     <w:rsid w:val="00C34479"/>
     <w:rsid w:val="00C34AE0"/>
     <w:rsid w:val="00C40A65"/>
     <w:rsid w:val="00C448FA"/>
     <w:rsid w:val="00C4507B"/>
     <w:rsid w:val="00C463CC"/>
     <w:rsid w:val="00C6582D"/>
     <w:rsid w:val="00C670D4"/>
+    <w:rsid w:val="00C85FCC"/>
     <w:rsid w:val="00C87811"/>
     <w:rsid w:val="00CA1A31"/>
     <w:rsid w:val="00CA2C16"/>
     <w:rsid w:val="00CA414F"/>
     <w:rsid w:val="00CA5E86"/>
     <w:rsid w:val="00CB2F5C"/>
     <w:rsid w:val="00CB6389"/>
     <w:rsid w:val="00CC311C"/>
     <w:rsid w:val="00CC51A0"/>
     <w:rsid w:val="00CC779B"/>
     <w:rsid w:val="00CD276B"/>
     <w:rsid w:val="00CD4C2B"/>
+    <w:rsid w:val="00CE2B7D"/>
     <w:rsid w:val="00CE7759"/>
     <w:rsid w:val="00CF06E4"/>
+    <w:rsid w:val="00CF07E4"/>
+    <w:rsid w:val="00CF22E2"/>
     <w:rsid w:val="00CF27F3"/>
     <w:rsid w:val="00CF46CD"/>
+    <w:rsid w:val="00CF5F40"/>
     <w:rsid w:val="00CF78CF"/>
     <w:rsid w:val="00D005B5"/>
     <w:rsid w:val="00D01013"/>
     <w:rsid w:val="00D05890"/>
     <w:rsid w:val="00D05F3B"/>
     <w:rsid w:val="00D077A6"/>
     <w:rsid w:val="00D1468A"/>
+    <w:rsid w:val="00D1484A"/>
     <w:rsid w:val="00D1618D"/>
     <w:rsid w:val="00D263A6"/>
+    <w:rsid w:val="00D31AAF"/>
     <w:rsid w:val="00D342EF"/>
     <w:rsid w:val="00D36391"/>
     <w:rsid w:val="00D372CC"/>
     <w:rsid w:val="00D37FB0"/>
+    <w:rsid w:val="00D43532"/>
     <w:rsid w:val="00D4644E"/>
     <w:rsid w:val="00D46499"/>
     <w:rsid w:val="00D46C5B"/>
     <w:rsid w:val="00D524B5"/>
     <w:rsid w:val="00D57CD7"/>
     <w:rsid w:val="00D646C8"/>
+    <w:rsid w:val="00D65D1F"/>
     <w:rsid w:val="00D661FA"/>
     <w:rsid w:val="00D6635E"/>
     <w:rsid w:val="00D70D98"/>
+    <w:rsid w:val="00D7430D"/>
     <w:rsid w:val="00D76C3E"/>
     <w:rsid w:val="00D80303"/>
     <w:rsid w:val="00D821A9"/>
     <w:rsid w:val="00D83EF7"/>
     <w:rsid w:val="00D9180D"/>
     <w:rsid w:val="00D928C3"/>
     <w:rsid w:val="00D95BA7"/>
+    <w:rsid w:val="00D95D87"/>
     <w:rsid w:val="00D96DE1"/>
     <w:rsid w:val="00DA222C"/>
+    <w:rsid w:val="00DA56CD"/>
     <w:rsid w:val="00DC0CF8"/>
     <w:rsid w:val="00DC3DA4"/>
     <w:rsid w:val="00DD34AC"/>
     <w:rsid w:val="00DE042C"/>
     <w:rsid w:val="00DE771B"/>
     <w:rsid w:val="00DF0269"/>
     <w:rsid w:val="00DF2D32"/>
     <w:rsid w:val="00DF42CA"/>
     <w:rsid w:val="00DF4B0E"/>
     <w:rsid w:val="00E004B3"/>
     <w:rsid w:val="00E015F2"/>
     <w:rsid w:val="00E06621"/>
-    <w:rsid w:val="00E14BF3"/>
+    <w:rsid w:val="00E06932"/>
     <w:rsid w:val="00E312CB"/>
     <w:rsid w:val="00E45F47"/>
+    <w:rsid w:val="00E6359C"/>
     <w:rsid w:val="00E67DE4"/>
     <w:rsid w:val="00E725FA"/>
     <w:rsid w:val="00E745BF"/>
     <w:rsid w:val="00E751A5"/>
     <w:rsid w:val="00E85BC1"/>
     <w:rsid w:val="00E93E5F"/>
     <w:rsid w:val="00E963BF"/>
     <w:rsid w:val="00EA673A"/>
+    <w:rsid w:val="00EB116B"/>
     <w:rsid w:val="00EB554C"/>
     <w:rsid w:val="00EC406B"/>
     <w:rsid w:val="00EC5547"/>
+    <w:rsid w:val="00EE03F3"/>
     <w:rsid w:val="00EF2DEF"/>
     <w:rsid w:val="00EF46C1"/>
     <w:rsid w:val="00EF5939"/>
     <w:rsid w:val="00F04C52"/>
     <w:rsid w:val="00F04D37"/>
     <w:rsid w:val="00F07784"/>
     <w:rsid w:val="00F12801"/>
-    <w:rsid w:val="00F15DED"/>
+    <w:rsid w:val="00F1408A"/>
     <w:rsid w:val="00F234B9"/>
     <w:rsid w:val="00F3262E"/>
+    <w:rsid w:val="00F41748"/>
     <w:rsid w:val="00F47B8A"/>
     <w:rsid w:val="00F52EAD"/>
     <w:rsid w:val="00F57CE1"/>
     <w:rsid w:val="00F7026D"/>
     <w:rsid w:val="00F85F60"/>
     <w:rsid w:val="00F87B7C"/>
     <w:rsid w:val="00FA1F2B"/>
+    <w:rsid w:val="00FA2432"/>
+    <w:rsid w:val="00FB43C0"/>
+    <w:rsid w:val="00FB5525"/>
+    <w:rsid w:val="00FC0004"/>
     <w:rsid w:val="00FC577E"/>
     <w:rsid w:val="00FD189C"/>
     <w:rsid w:val="00FF31FF"/>
     <w:rsid w:val="00FF4798"/>
+    <w:rsid w:val="00FF66E4"/>
     <w:rsid w:val="03CA8032"/>
     <w:rsid w:val="1556BA49"/>
+    <w:rsid w:val="1C6EA235"/>
+    <w:rsid w:val="2368F36D"/>
+    <w:rsid w:val="24D6FC9B"/>
+    <w:rsid w:val="24FCBFDA"/>
     <w:rsid w:val="33B838E6"/>
+    <w:rsid w:val="36256757"/>
+    <w:rsid w:val="3C7FE408"/>
+    <w:rsid w:val="3FE5CF18"/>
+    <w:rsid w:val="57BDFDE0"/>
+    <w:rsid w:val="59CC512B"/>
+    <w:rsid w:val="6019311F"/>
     <w:rsid w:val="616676FF"/>
     <w:rsid w:val="7274F505"/>
+    <w:rsid w:val="737AB7D3"/>
     <w:rsid w:val="778523D3"/>
+    <w:rsid w:val="7BA176E1"/>
+    <w:rsid w:val="7CB7FA7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1BE3BCB4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C98C842E-70DB-4FC2-AA40-6AFB54D28183}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9487,94 +9685,712 @@
       <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4303"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CE7759"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0052148E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F41748"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218521788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="779253007">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IBHPPrecommitmentServices@MagellanHealth.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IBHPPrecommitmentServices@MagellanHealth.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB87FEDB5DD245D9B2EC9C20602E3698"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{30622085-5B4E-4683-AECA-C732A58587A5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D775B4" w:rsidRDefault="00D775B4" w:rsidP="00D775B4">
+          <w:pPr>
+            <w:pStyle w:val="BB87FEDB5DD245D9B2EC9C20602E3698"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F589D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D775B4"/>
+    <w:rsid w:val="00CE2B7D"/>
+    <w:rsid w:val="00D775B4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D775B4"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB87FEDB5DD245D9B2EC9C20602E3698">
+    <w:name w:val="BB87FEDB5DD245D9B2EC9C20602E3698"/>
+    <w:rsid w:val="00D775B4"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9841,171 +10657,92 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004EEFB2A6C614F24DB91A53FBBB2E0238" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5cc82661cc26d85bb8dea2f51eddc89">
-[...2 lines deleted...]
-    <xsd:import namespace="c4248232-11d1-4c22-96ce-fc273cef6d81"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B9020F9A9A9B8840B5A1E4F30789ACDE" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1eac8c52a1166ca3fb8a3733ee927b46">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="494b5ef9-77a3-418b-81be-6bcd730048ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7183cdbb414a97aefe0a7d07c468fabd" ns2:_="">
+    <xsd:import namespace="494b5ef9-77a3-418b-81be-6bcd730048ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6696c95a-1350-4ca8-b052-76c263bdbd1d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="494b5ef9-77a3-418b-81be-6bcd730048ac" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...33 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10074,144 +10811,137 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...4 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCA43D7-19A5-4607-AF57-882A9584B8FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE5D7BE-6439-4EA6-BEE9-B6BA3C38FE5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="6696c95a-1350-4ca8-b052-76c263bdbd1d"/>
-    <ds:schemaRef ds:uri="c4248232-11d1-4c22-96ce-fc273cef6d81"/>
+    <ds:schemaRef ds:uri="494b5ef9-77a3-418b-81be-6bcd730048ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD1E9234-577C-45B8-B54B-994621FA5349}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AEC8FFC-1D3E-437E-9696-75070FE43253}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="6696c95a-1350-4ca8-b052-76c263bdbd1d"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="c4248232-11d1-4c22-96ce-fc273cef6d81"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="494b5ef9-77a3-418b-81be-6bcd730048ac"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>379</Words>
-  <Characters>2161</Characters>
+  <Words>410</Words>
+  <Characters>2382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>170</Lines>
+  <Paragraphs>146</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Magellan Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2535</CharactersWithSpaces>
+  <CharactersWithSpaces>2646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Whitehead, Shawnnell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SetDate">
     <vt:lpwstr>2024-02-22T20:18:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_Name">
     <vt:lpwstr>Business Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_SiteId">
     <vt:lpwstr>a9df4fcb-7f39-49f4-9d70-1ee81b27a772</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ActionId">
     <vt:lpwstr>c0653e93-4298-4dd9-8888-de2b8a3b5acd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8be07fcc-3295-428b-88ad-2394f5c2a736_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101004EEFB2A6C614F24DB91A53FBBB2E0238</vt:lpwstr>
+    <vt:lpwstr>0x010100B9020F9A9A9B8840B5A1E4F30789ACDE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>